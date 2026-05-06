--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -1686,248 +1686,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Dry Granular Flows in Unsteady State Down an Inclined Chute</w:t>
+                <w:t xml:space="preserve">Micromechanical simulations of the collapse of a submerged granular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zarattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the International Association for Computer Methods and Advances in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12851-6_4⟩</w:t>
+              <w:t xml:space="preserve">DFMH8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Turin (Italie), Italy. pp.02025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653959v1</w:t>
+                <w:t xml:space="preserve">hal-04350504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical simulations of the collapse of a submerged granular column</w:t>
+                <w:t xml:space="preserve">Monitoring of Dry Granular Flows in Unsteady State Down an Inclined Chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zarattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFMH8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Turin (Italie), Italy. pp.02025, </w:t>
+              <w:t xml:space="preserve">International Conference of the International Association for Computer Methods and Advances in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Turin, Italy. pp.27-34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12851-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350504v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective wall friction in granular flows</w:t>
               </w:r>
@@ -4349,51 +4349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E403A0E"/>
+    <w:nsid w:val="3BC436B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4580,51 +4580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-pol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6368-7194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Storti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p2db-yt7h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vallisari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Carraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.084302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Marchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13050147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Nunes da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac7d6d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2022.101222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04653864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01119-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429234-58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zarattini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12851-6_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12851-6_60" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Teza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Schenato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Tecca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deganutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.Th4.27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21359-6_53" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mazzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luigi Deana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delchambre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-pol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6368-7194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Storti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p2db-yt7h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vallisari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Carraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.084302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Marchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13050147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Nunes da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac7d6d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2022.101222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04653864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01119-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429234-58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zarattini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12851-6_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12851-6_60" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Teza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Schenato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Tecca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deganutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.Th4.27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21359-6_53" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mazzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luigi Deana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delchambre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>