--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -762,248 +762,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified scaling law for wall friction in laterally confined flows of shape anisotropic particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Hybrid Design Approach of Anchored Drapery Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Marchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Peila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.8.084302⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences13050147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350616v1</w:t>
+                <w:t xml:space="preserve">hal-04456628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Hybrid Design Approach of Anchored Drapery Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified scaling law for wall friction in laterally confined flows of shape anisotropic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabio Gabrieli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.147. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, 12p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences13050147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.8.084302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456628v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics and shear-induced alignment in confined granular flows of elongated particles</w:t>
               </w:r>
@@ -1437,51 +1437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the anchoring pattern on the mechanical behavior of anchored mesh systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Marchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,248 +1686,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical simulations of the collapse of a submerged granular column</w:t>
+                <w:t xml:space="preserve">Monitoring of Dry Granular Flows in Unsteady State Down an Inclined Chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zarattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFMH8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502025⟩</w:t>
+              <w:t xml:space="preserve">International Conference of the International Association for Computer Methods and Advances in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Turin, Italy. pp.27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12851-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350504v1</w:t>
+                <w:t xml:space="preserve">hal-04653959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Dry Granular Flows in Unsteady State Down an Inclined Chute</w:t>
+                <w:t xml:space="preserve">Micromechanical simulations of the collapse of a submerged granular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zarattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the International Association for Computer Methods and Advances in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Turin, Italy. pp.27-34, </w:t>
+              <w:t xml:space="preserve">DFMH8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Turin (Italie), Italy. pp.02025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12851-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653959v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective wall friction in granular flows</w:t>
               </w:r>
@@ -2002,345 +2002,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and shear-induced alignment in confined granular flows of elongated particles</w:t>
+                <w:t xml:space="preserve">DEM Modeling of a Plate Bearing Capacity Test on a Mesh-Soil System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC11th European Solid Mechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference of IACMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Turin, Italy. pp.507 - 514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12851-6_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351229v1</w:t>
+                <w:t xml:space="preserve">hal-04586664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM Modeling of a Plate Bearing Capacity Test on a Mesh-Soil System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhéologie des matériaux granulaires à l’interface avec une paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Gabrieli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of IACMAG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12851-6_60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586664v1</w:t>
+                <w:t xml:space="preserve">hal-04280027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des matériaux granulaires à l’interface avec une paroi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écoulements granulaires confinés : effet de l’anisotropie de forme des grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France. pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280027v1</w:t>
+                <w:t xml:space="preserve">hal-04350139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulements granulaires confinés : effet de l’anisotropie de forme des grains</w:t>
+                <w:t xml:space="preserve">Kinematics and shear-induced alignment in confined granular flows of elongated particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
@@ -2358,415 +2358,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France. pp.169-175</w:t>
+              <w:t xml:space="preserve">ESMC11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350139v1</w:t>
+                <w:t xml:space="preserve">hal-04351229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple tool for forecasting the mechanical response of anchored wire mesh panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Discrete Element Framework for the modelling of rock-filled gabions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Bost</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Brezzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics and Rock Engineering, from Theory to Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012104⟩</w:t>
+              <w:t xml:space="preserve">ISRM European Rock Mechanics Symposium – EUROCK 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin, Italy. pp.012102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351405v1</w:t>
+                <w:t xml:space="preserve">hal-04653991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on a confined shear flow of elongated particles : shear localization, particle orientations and rotations</w:t>
+                <w:t xml:space="preserve">A simple tool for forecasting the mechanical response of anchored wire mesh panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées de la matière condensée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics and Rock Engineering, from Theory to Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin (Italie), Italy. pp.012104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654018v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Element Framework for the modelling of rock-filled gabions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Marigo</w:t>
+                <w:t xml:space="preserve">Experiments on a confined shear flow of elongated particles : shear localization, particle orientations and rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Brezzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRM European Rock Mechanics Symposium – EUROCK 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17èmes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/833/1/012102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04653991v1</w:t>
+                <w:t xml:space="preserve">hal-04654018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modellazione agli elementi discreti di un rivestimento corticale in rete metallica</w:t>
               </w:r>
@@ -3878,299 +3878,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modellazione agli elementi discreti di prove di punzonamento di una rete corticale a doppia torsione con maglia esagonale</w:t>
+                <w:t xml:space="preserve">Discrete element modelling of cortical wire meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Young Geotechnical Engineers Meeting – VII IAGIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Catane, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Composite Structures - ICCS 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663989v1</w:t>
+                <w:t xml:space="preserve">hal-04663973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modelling of punch tests with a double-twist hexagonal wire mesh</w:t>
+                <w:t xml:space="preserve">Modellazione agli elementi discreti di prove di punzonamento di una rete corticale a doppia torsione con maglia esagonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Mazzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Interndisciplinary Workshop on Rockfall Protection - RocExs 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Italian Young Geotechnical Engineers Meeting – VII IAGIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654178v1</w:t>
+                <w:t xml:space="preserve">hal-04663989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modelling of cortical wire meshes</w:t>
+                <w:t xml:space="preserve">Discrete element modelling of punch tests with a double-twist hexagonal wire mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Thoeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Mazzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composite Structures - ICCS 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6th Interndisciplinary Workshop on Rockfall Protection - RocExs 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663973v1</w:t>
+                <w:t xml:space="preserve">hal-04654178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4349,51 +4349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BC436B5"/>
+    <w:nsid w:val="8CACD956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4580,51 +4580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-pol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6368-7194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Storti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p2db-yt7h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vallisari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Carraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.084302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Marchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13050147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Nunes da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac7d6d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2022.101222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04653864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01119-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429234-58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zarattini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12851-6_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12851-6_60" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Teza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Schenato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Tecca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deganutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.Th4.27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21359-6_53" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mazzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luigi Deana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delchambre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-pol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6368-7194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Storti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gabrieli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p2db-yt7h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vallisari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Carraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Marchelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Peila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13050147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.084302" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Nunes da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac7d6d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2022.101222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04653864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01119-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429234-58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zarattini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12851-6_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04350361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12851-6_60" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Teza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/833/1/012145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Schenato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Tecca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deganutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.Th4.27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21359-6_53" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mazzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luigi Deana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delchambre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Thoeni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>