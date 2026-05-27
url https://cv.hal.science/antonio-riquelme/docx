--- v0 (2026-03-15)
+++ v1 (2026-05-27)
@@ -525,295 +525,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push-pull photochromic dyes for semi-transparent solar cells with light-adjustable optical properties and high color-rendering index</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Star-shape non-fullerene acceptor featuring an aza-triangulene core for organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-María Andrés Castán</w:t>
+                <w:t xml:space="preserve">Yann Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid Mwatati Mwalukuku</w:t>
+                <w:t xml:space="preserve">José Maria Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Kervella</w:t>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sc02328a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.8161-8169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tc05424h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187487v1</w:t>
+                <w:t xml:space="preserve">hal-03979214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-shape non-fullerene acceptor featuring an aza-triangulene core for organic solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Push-pull photochromic dyes for semi-transparent solar cells with light-adjustable optical properties and high color-rendering index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riquelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valid Mwatati Mwalukuku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kervella</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.8161-8169. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (32), pp.8497-8506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2tc05424h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3sc02328a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979214v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triisopropylsilylethynyl-functionalized anthracene-based hole transport materials for efficient hybrid lead halide perovskite solar cells</w:t>
               </w:r>
@@ -1214,51 +1214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic naphthopyran dyes incorporating a benzene, thiophene or furan spacer: effect on photochromic, optoelectronic and photovoltaic properties in dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valid Mwatati Mwalukuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1335,64 +1335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic spiro-indoline naphthoxazines and naphthopyrans in dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-María Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valid Mwatati Mwalukuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio J Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,51 +1482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of photochromic dye solar cells using small-signal perturbation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valid Mwatati Mwalukuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sánchez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.468 - 477. </w:t>
@@ -2170,51 +2170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cur&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Riquelme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02570B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aranda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;n Escalante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riquelme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valid Mwatati Mwalukuku" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc02328a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05424h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aktas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guixiang Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans K&#246;bler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02231" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Gonzalez-Flores" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Pourjafari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Escalante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras J Canto-Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vega Poot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Valadez-Villalobos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Boix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerko Oskam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mora-Ser&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01338J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Anta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202100929" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huaulm&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00375A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Enrique G&#225;lvez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Contreras-Bernal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n M&#237;guez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Courtier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wolf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03058A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valid M Mwalukuku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0624-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cur&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Riquelme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02570B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aranda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;n Escalante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riquelme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc05424h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valid Mwatati Mwalukuku" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc02328a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aktas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guixiang Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans K&#246;bler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02231" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Gonzalez-Flores" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Pourjafari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Escalante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras J Canto-Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vega Poot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Valadez-Villalobos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Boix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerko Oskam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mora-Ser&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01338J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Liotier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Anta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202100929" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huaulm&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00375A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Enrique G&#225;lvez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Contreras-Bernal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n M&#237;guez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Courtier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wolf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03058A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valid M Mwalukuku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0624-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>