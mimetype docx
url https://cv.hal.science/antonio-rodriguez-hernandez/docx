--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -160,338 +160,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of oxytetracycline and sulfamethazine effects over root elongation in selected wild and crop plants commonly present in the mediterranean cropland and pasture scenarios</w:t>
+                <w:t xml:space="preserve">Changes in the Soil Bacterial Community Across Fairy Rings in Grasslands Using Environmental DNA Metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Sacristán</w:t>
+                <w:t xml:space="preserve">Teresa Marí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Guerrero</w:t>
+                <w:t xml:space="preserve">José Manjón-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Sánchez</w:t>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
+                <w:t xml:space="preserve">Leticia San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa María García</w:t>
+                <w:t xml:space="preserve">Mercedes Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 88 (1), pp.97-109. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), pp.322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-024-01104-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d17050322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837167v1</w:t>
+                <w:t xml:space="preserve">hal-05156552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Soil Bacterial Community Across Fairy Rings in Grasslands Using Environmental DNA Metabarcoding</w:t>
+                <w:t xml:space="preserve">Comparison of oxytetracycline and sulfamethazine effects over root elongation in selected wild and crop plants commonly present in the mediterranean cropland and pasture scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Marí</w:t>
+                <w:t xml:space="preserve">Carlos Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manjón-Cabeza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marta Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Ibáñez</w:t>
+                <w:t xml:space="preserve">Rosa María García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (5), pp.322. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (1), pp.97-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d17050322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00244-024-01104-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156552v1</w:t>
+                <w:t xml:space="preserve">hal-04837167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campylobacter assessment along the Spanish food chain: Identification of key points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -698,51 +698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Geographical Patterns on the Historical Species Description Process of Fig Wasps (Agaonidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xerach Hernández Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Nieves-Aldrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -813,308 +813,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella assessment along the Spanish food chain: Likelihood of Salmonella occurrence in poultry and pig products is maintained across the food chain stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of legacy effects of biodiversity on crop performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guille Peguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Burkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Íñiguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Llurba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zph.13076⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.108322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261555v1</w:t>
+                <w:t xml:space="preserve">hal-05105717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of legacy effects of biodiversity on crop performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Salmonella assessment along the Spanish food chain: Likelihood of Salmonella occurrence in poultry and pig products is maintained across the food chain stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sacristán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 345, pp.108322. </w:t>
+              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/zph.13076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105717v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock species rather than grazing intensity shape plant guild proportions in interaction with multiple environmental drivers in grassland from the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,1165 +1168,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sentinel plant species for evaluating phytotoxicity of veterinary antibiotics in Mediterranean Europe</w:t>
+                <w:t xml:space="preserve">Identifying the spatiotemporal vulnerability of soils to antimicrobial contamination through land application of animal manure in Minnesota, United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa García</w:t>
+                <w:t xml:space="preserve">Irene Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Martínez-Fernández</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amanda Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Wammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-022-00608-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 832, pp.155050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105738v1</w:t>
+                <w:t xml:space="preserve">hal-05105806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritisation tool for targeting the monitoring of veterinary pharmaceuticals in soils at a national level: The case of Spain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of sentinel plant species for evaluating phytotoxicity of veterinary antibiotics in Mediterranean Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13268⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-022-00608-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140003v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Abiotic Properties Shape Plant Functional Diversity Across Temperate Grassland Plant Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prioritisation tool for targeting the monitoring of veterinary pharmaceuticals in soils at a national level: The case of Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard Bardgett</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (4), pp.1029-1039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-022-00812-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113432v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairy ring‐induced soil potassium depletion gradients reshape microbial community composition in a montane grassland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil Abiotic Properties Shape Plant Functional Diversity Across Temperate Grassland Plant Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bol</w:t>
+                <w:t xml:space="preserve">Franciska de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brüggemann</w:t>
+                <w:t xml:space="preserve">Peter Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Lobo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Teresa Sebastià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardgett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13239⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-022-00812-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105749v1</w:t>
+                <w:t xml:space="preserve">hal-04113432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the spatiotemporal vulnerability of soils to antimicrobial contamination through land application of animal manure in Minnesota, United States</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fairy ring‐induced soil potassium depletion gradients reshape microbial community composition in a montane grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Beaudoin</w:t>
+                <w:t xml:space="preserve">Roland Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Arnold</w:t>
+                <w:t xml:space="preserve">Nicolas Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Wammer</w:t>
+                <w:t xml:space="preserve">Agustín Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 832, pp.155050. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105806v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Effects of Legumes on Soil Organic Carbon Stocks Disappear at High Legume Proportions Across Natural Grasslands in the Pyrenees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phytotoxic effects of antibiotics on terrestrial crop plants and wild plants: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.-Teresa Sebastià</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-021-00695-9⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (1), pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-021-00893-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139964v1</w:t>
+                <w:t xml:space="preserve">hal-05105896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxic effects of antibiotics on terrestrial crop plants and wild plants: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive Effects of Legumes on Soil Organic Carbon Stocks Disappear at High Legume Proportions Across Natural Grasslands in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Carballo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana de la Torre</w:t>
+                <w:t xml:space="preserve">M.-Teresa Sebastià</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82 (1), pp.48-61. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.960-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-021-00893-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-021-00695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105896v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between biogeochemical and management factors explain soil organic carbon in Pyrenean grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fairy rings harbor distinct soil fungal communities and high fungal diversity in a montane grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Marí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Haifa Debouk</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-6033-2020⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.100962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2020.100962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139954v1</w:t>
+                <w:t xml:space="preserve">hal-05155709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairy rings harbor distinct soil fungal communities and high fungal diversity in a montane grassland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Marí</w:t>
+                <w:t xml:space="preserve">Interactions between biogeochemical and management factors explain soil organic carbon in Pyrenean grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefina Plaixats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Albanell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Castaño</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agustín Lobo</w:t>
+                <w:t xml:space="preserve">Haifa Debouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (2), pp.100962. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (23), pp.6033-6050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2020.100962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6033-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155709v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatial distribution of aquatic insects (Order Hemiptera) potentially involved in the transmission of Mycobacterium ulcerans in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,51 +2403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between global change components drive plant species richness patterns within communities in mountain grasslands independently of topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Analysis of African Swine Fever in Sardinia (2012-2014): Trends in Domestic Pigs and Wild Boar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feliziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the Risk of Introduction of African Swine Fever by Wild Boar into Disease-Free European Union Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,51 +2771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the potential distribution and conservation status of three species of oak gall wasps (Hymenoptera: Cynipidae) in the Iberian range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,51 +2907,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Identification and Characterization of Interactions in Grassland Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecology, environment. Universitat de Lleida, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3068,51 +3068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E35631D5"/>
+    <w:nsid w:val="DDAD856D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3299,51 +3299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-rodriguez-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0536-9902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837167v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guerrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-024-01104-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manj&#243;n-Cabeza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia San Emeterio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17050322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Iglesias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Torre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modupe Olufemi Doyeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazina Kadziene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pranaitiene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvyra Slepetiene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Skersiene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14123024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerach Hern&#225;ndez Aguiar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Polidori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F G&#243;mez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2024.63-27" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guille Peguero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther &#205;&#241;iguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Llurba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108322" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ibanez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chocarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12724" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00608-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13268" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska de Vries" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardgett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00812-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Lobo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Beaudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arnold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Wammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Canals" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00695-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Carballo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00893-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Plaixats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Albanell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Debouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6033-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Casta&#241;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2020.100962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Simpson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earnest Tabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3066-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iglesias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feliziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolesu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12527" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-015-9810-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05106944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-rodriguez-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0536-9902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manj&#243;n-Cabeza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia San Emeterio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17050322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guerrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S&#225;nchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-024-01104-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Iglesias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Torre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modupe Olufemi Doyeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazina Kadziene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pranaitiene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvyra Slepetiene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Skersiene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14123024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerach Hern&#225;ndez Aguiar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Polidori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F G&#243;mez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2024.63-27" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guille Peguero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther &#205;&#241;iguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Llurba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ibanez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chocarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12724" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Beaudoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arnold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Wammer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00608-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska de Vries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardgett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00812-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Lobo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13239" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Carballo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00893-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Canals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00695-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Casta&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2020.100962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Plaixats" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Albanell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Debouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6033-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Simpson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earnest Tabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3066-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iglesias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feliziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolesu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12527" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-015-9810-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05106944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>