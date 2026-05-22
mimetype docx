--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -160,589 +160,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Soil Bacterial Community Across Fairy Rings in Grasslands Using Environmental DNA Metabarcoding</w:t>
+                <w:t xml:space="preserve">Comparison of oxytetracycline and sulfamethazine effects over root elongation in selected wild and crop plants commonly present in the mediterranean cropland and pasture scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Marí</w:t>
+                <w:t xml:space="preserve">Carlos Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manjón-Cabeza</w:t>
+                <w:t xml:space="preserve">Marta Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Ibáñez</w:t>
+                <w:t xml:space="preserve">Rosa María García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (5), pp.322. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (1), pp.97-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d17050322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00244-024-01104-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156552v1</w:t>
+                <w:t xml:space="preserve">hal-04837167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of oxytetracycline and sulfamethazine effects over root elongation in selected wild and crop plants commonly present in the mediterranean cropland and pasture scenarios</w:t>
+                <w:t xml:space="preserve">Changes in the Soil Bacterial Community Across Fairy Rings in Grasslands Using Environmental DNA Metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Sacristán</w:t>
+                <w:t xml:space="preserve">Teresa Marí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Guerrero</w:t>
+                <w:t xml:space="preserve">José Manjón-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
+                <w:t xml:space="preserve">Leticia San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa María García</w:t>
+                <w:t xml:space="preserve">Mercedes Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 88 (1), pp.97-109. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), pp.322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-024-01104-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d17050322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837167v1</w:t>
+                <w:t xml:space="preserve">hal-05156552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campylobacter assessment along the Spanish food chain: Identification of key points</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of agroecological intensification across diverse european agricultural systems to assess soil structure and carbon dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Iglesias</w:t>
+                <w:t xml:space="preserve">Modupe Olufemi Doyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana de la Torre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grazina Kadziene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pranaitiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvyra Slepetiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Skersiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zph.13165⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy14123024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163013v1</w:t>
+                <w:t xml:space="preserve">hal-04915141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of agroecological intensification across diverse european agricultural systems to assess soil structure and carbon dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simona Pranaitiene</w:t>
+                <w:t xml:space="preserve">Campylobacter assessment along the Spanish food chain: Identification of key points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sacristán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvyra Slepetiene</w:t>
+                <w:t xml:space="preserve">Irene Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Skersiene</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.3024. </w:t>
+              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (6), pp.755-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy14123024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/zph.13165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915141v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Geographical Patterns on the Historical Species Description Process of Fig Wasps (Agaonidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xerach Hernández Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Nieves-Aldrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -813,308 +813,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of legacy effects of biodiversity on crop performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Salmonella assessment along the Spanish food chain: Likelihood of Salmonella occurrence in poultry and pig products is maintained across the food chain stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sacristán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108322⟩</w:t>
+              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zph.13076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105717v1</w:t>
+                <w:t xml:space="preserve">hal-04261555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella assessment along the Spanish food chain: Likelihood of Salmonella occurrence in poultry and pig products is maintained across the food chain stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of legacy effects of biodiversity on crop performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guille Peguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Burkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Íñiguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Llurba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.108322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zph.13076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261555v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock species rather than grazing intensity shape plant guild proportions in interaction with multiple environmental drivers in grassland from the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,1165 +1168,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the spatiotemporal vulnerability of soils to antimicrobial contamination through land application of animal manure in Minnesota, United States</w:t>
+                <w:t xml:space="preserve">Identification of sentinel plant species for evaluating phytotoxicity of veterinary antibiotics in Mediterranean Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Bueno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rosa García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155050⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-022-00608-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105806v1</w:t>
+                <w:t xml:space="preserve">hal-05105738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sentinel plant species for evaluating phytotoxicity of veterinary antibiotics in Mediterranean Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prioritisation tool for targeting the monitoring of veterinary pharmaceuticals in soils at a national level: The case of Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-022-00608-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (4), pp.1029-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105738v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritisation tool for targeting the monitoring of veterinary pharmaceuticals in soils at a national level: The case of Spain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Soil Abiotic Properties Shape Plant Functional Diversity Across Temperate Grassland Plant Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana de la Torre</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciska de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Sebastià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardgett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (4), pp.1029-1039. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.13268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-022-00812-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140003v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Abiotic Properties Shape Plant Functional Diversity Across Temperate Grassland Plant Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fairy ring‐induced soil potassium depletion gradients reshape microbial community composition in a montane grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciska de Vries</w:t>
+                <w:t xml:space="preserve">Roland Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Manning</w:t>
+                <w:t xml:space="preserve">Nicolas Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teresa Sebastià</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agustín Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-022-00812-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113432v1</w:t>
+                <w:t xml:space="preserve">hal-05105749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairy ring‐induced soil potassium depletion gradients reshape microbial community composition in a montane grassland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identifying the spatiotemporal vulnerability of soils to antimicrobial contamination through land application of animal manure in Minnesota, United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bol</w:t>
+                <w:t xml:space="preserve">Amanda Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brüggemann</w:t>
+                <w:t xml:space="preserve">William Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Lobo</w:t>
+                <w:t xml:space="preserve">Kristine Wammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (3), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 832, pp.155050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.13239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105749v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxic effects of antibiotics on terrestrial crop plants and wild plants: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive Effects of Legumes on Soil Organic Carbon Stocks Disappear at High Legume Proportions Across Natural Grasslands in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Carballo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana de la Torre</w:t>
+                <w:t xml:space="preserve">Rosa Maria Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Teresa Sebastià</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-021-00893-5⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.960-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-021-00695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105896v1</w:t>
+                <w:t xml:space="preserve">hal-05139964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Effects of Legumes on Soil Organic Carbon Stocks Disappear at High Legume Proportions Across Natural Grasslands in the Pyrenees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phytotoxic effects of antibiotics on terrestrial crop plants and wild plants: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.-Teresa Sebastià</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (4), pp.960-975. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (1), pp.48-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-021-00695-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00244-021-00893-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139964v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairy rings harbor distinct soil fungal communities and high fungal diversity in a montane grassland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Marí</w:t>
+                <w:t xml:space="preserve">Interactions between biogeochemical and management factors explain soil organic carbon in Pyrenean grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Castaño</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agustín Lobo</w:t>
+                <w:t xml:space="preserve">Josefina Plaixats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Albanell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Debouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2020.100962⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (23), pp.6033-6050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6033-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155709v1</w:t>
+                <w:t xml:space="preserve">hal-05139954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between biogeochemical and management factors explain soil organic carbon in Pyrenean grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fairy rings harbor distinct soil fungal communities and high fungal diversity in a montane grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Marí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Haifa Debouk</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (23), pp.6033-6050. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.100962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-6033-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2020.100962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139954v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatial distribution of aquatic insects (Order Hemiptera) potentially involved in the transmission of Mycobacterium ulcerans in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,51 +2403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between global change components drive plant species richness patterns within communities in mountain grasslands independently of topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,321 +2501,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Analysis of African Swine Fever in Sardinia (2012-2014): Trends in Domestic Pigs and Wild Boar</w:t>
+                <w:t xml:space="preserve">Update on the Risk of Introduction of African Swine Fever by Wild Boar into Disease-Free European Union Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rolesu</w:t>
+                <w:t xml:space="preserve">C. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de la Torre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Sánchez-Vizcaíno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 64 (2), pp.656-662. </w:t>
+              <w:t xml:space="preserve">, 2017, 64 (5), pp.1424-1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.12408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106952v1</w:t>
+                <w:t xml:space="preserve">hal-05106966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the Risk of Introduction of African Swine Fever by Wild Boar into Disease-Free European Union Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal Analysis of African Swine Fever in Sardinia (2012-2014): Trends in Domestic Pigs and Wild Boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bosch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Iglesias</w:t>
+                <w:t xml:space="preserve">F. Feliziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jurado</w:t>
+                <w:t xml:space="preserve">S. Rolesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sánchez-Vizcaíno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 64 (5), pp.1424-1432. </w:t>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.656-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.12527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106966v1</w:t>
+                <w:t xml:space="preserve">hal-05106952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the potential distribution and conservation status of three species of oak gall wasps (Hymenoptera: Cynipidae) in the Iberian range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,51 +2907,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Identification and Characterization of Interactions in Grassland Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecology, environment. Universitat de Lleida, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3068,51 +3068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDAD856D"/>
+    <w:nsid w:val="3817536E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3299,51 +3299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-rodriguez-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0536-9902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manj&#243;n-Cabeza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia San Emeterio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17050322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guerrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S&#225;nchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-024-01104-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Iglesias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Torre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modupe Olufemi Doyeni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazina Kadziene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pranaitiene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvyra Slepetiene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Skersiene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14123024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerach Hern&#225;ndez Aguiar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Polidori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F G&#243;mez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2024.63-27" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guille Peguero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther &#205;&#241;iguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Llurba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ibanez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chocarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12724" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bueno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Beaudoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arnold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Wammer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00608-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13268" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska de Vries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardgett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00812-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Lobo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13239" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Carballo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00893-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Canals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00695-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Casta&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2020.100962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Plaixats" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Albanell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Debouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6033-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Simpson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earnest Tabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3066-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iglesias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feliziani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolesu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12527" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-015-9810-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05106944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-rodriguez-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0536-9902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837167v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guerrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-024-01104-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manj&#243;n-Cabeza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia San Emeterio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17050322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modupe Olufemi Doyeni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazina Kadziene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pranaitiene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvyra Slepetiene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Skersiene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14123024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Iglesias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de la Torre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xerach Hern&#225;ndez Aguiar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Polidori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F G&#243;mez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2024.63-27" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.13076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guille Peguero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther &#205;&#241;iguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Llurba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108322" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ibanez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chocarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12724" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00608-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13268" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciska de Vries" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardgett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00812-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Lobo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Beaudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arnold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Wammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Canals" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00695-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Carballo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00893-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Plaixats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Albanell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Debouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6033-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Casta&#241;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2020.100962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Simpson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earnest Tabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G&#243;mez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3066-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05139985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;teresa Sebasti&#224;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iglesias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Vizca&#237;no" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12527" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feliziani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolesu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12408" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-015-9810-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05106944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>