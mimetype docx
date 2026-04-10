--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1253,291 +1253,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticle Brownian motion near an air-water interface governed by direction-dependent boundary conditions</w:t>
+                <w:t xml:space="preserve">Dynamics of prolate spheroids in the vicinity of an air–water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Larobina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Daddi-Moussa-Ider</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massimiliano Villone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 629, Part B, pp.917-927. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (14), pp.2646-2653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SM01665F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128656v1</w:t>
+                <w:t xml:space="preserve">hal-04072095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of prolate spheroids in the vicinity of an air–water interface</w:t>
+                <w:t xml:space="preserve">Microparticle Brownian motion near an air-water interface governed by direction-dependent boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Domenico Larobina</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Daddi-Moussa-Ider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (14), pp.2646-2653. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 629, Part B, pp.917-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SM01665F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072095v2</w:t>
+                <w:t xml:space="preserve">hal-04128656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry of microparticles into giant lipid vesicles by optical tweezers</w:t>
               </w:r>
@@ -1764,529 +1764,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driven Engulfment of Janus Particles by Giant Vesicles in and out of Thermal Equilibrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Marques</w:t>
+                <w:t xml:space="preserve">Impact of structural flexibility in the adsorption of wheat and sunflower proteins at an air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12091434⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 648, pp.129317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652929v1</w:t>
+                <w:t xml:space="preserve">hal-03686739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural flexibility in the adsorption of wheat and sunflower proteins at an air/water interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Driven Engulfment of Janus Particles by Giant Vesicles in and out of Thermal Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 648, pp.129317. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12091434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686739v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower Proteins at Air–Water and Oil–Water Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+                <w:t xml:space="preserve">Active colloids orbiting giant vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Schroder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c03441⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (19), pp.4275-4281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM02183K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189744v1</w:t>
+                <w:t xml:space="preserve">hal-03202279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active colloids orbiting giant vesicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Azar</w:t>
+                <w:t xml:space="preserve">Sunflower Proteins at Air–Water and Oil–Water Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Schroder</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (19), pp.4275-4281. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (8), pp.2714 - 2727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SM02183K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c03441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202279v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistable interaction between a spherical Brownian particle and an air–water interface</w:t>
               </w:r>
@@ -2506,51 +2506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Silica Colloids: Wetting, Surface Diffusion, and Cationic Surfactant Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,1061 +2877,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reproducible measurement of nanoparticle size using dynamic light scattering: Important controls and considerations</w:t>
+                <w:t xml:space="preserve">Direct Photomodification of Polymer Surfaces: Unleashing the Potential of Aryl-Azide Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Langevin</w:t>
+                <w:t xml:space="preserve">Anita Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raspaud</w:t>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Knyazev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Stocco</w:t>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (30), pp.1800976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201800976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037015v1</w:t>
+                <w:t xml:space="preserve">hal-01909547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep building of a soft plant protein film at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 526, pp.337 - 346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Role of Bicarbonate Anions in Charging Water/Hydrophobic Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards reproducible measurement of nanoparticle size using dynamic light scattering: Important controls and considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xibo Yan</w:t>
+                <w:t xml:space="preserve">Eric Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Delgado</w:t>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aubry</w:t>
+                <w:t xml:space="preserve">A. Knyazev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gribelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
+                <w:t xml:space="preserve">A. Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.96-103. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.161-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010370v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals Emulsions: Emulsions Stabilized by Surface-Inactive, Hydrophilic Particles via van der Waals Attraction</w:t>
+                <w:t xml:space="preserve">Central Role of Bicarbonate Anions in Charging Water/Hydrophobic Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Facal Marina</w:t>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chongling Cheng</w:t>
+                <w:t xml:space="preserve">Marco Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossen Sedev</w:t>
+                <w:t xml:space="preserve">Julien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gribelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Binks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (30), pp.9510 - 9514. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201805410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909544v1</w:t>
+                <w:t xml:space="preserve">hal-02010370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze/Thaw-Induced Carbon Dioxide Trapping Promotes Emulsification of Oil in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xibo Yan</w:t>
+                <w:t xml:space="preserve">Van der Waals Emulsions: Emulsions Stabilized by Surface-Inactive, Hydrophilic Particles via van der Waals Attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Facal Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongling Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossen Sedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Binks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02919⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (30), pp.9510 - 9514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201805410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112486v1</w:t>
+                <w:t xml:space="preserve">hal-01909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Photomodification of Polymer Surfaces: Unleashing the Potential of Aryl-Azide Copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Schulz</w:t>
+                <w:t xml:space="preserve">Freeze/Thaw-Induced Carbon Dioxide Trapping Promotes Emulsification of Oil in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Coudane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (30), pp.1800976. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (20), pp.5998-6002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201800976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909547v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus Colloids Actively Rotating on the Surface of Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Brownian diffusion of a particle at an air/liquid interface: elastic (not viscous) response of the surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02353⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (33), pp.22592-22593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02970e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664755v1</w:t>
+                <w:t xml:space="preserve">hal-01590174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Brownian diffusion of a particle at an air/liquid interface: elastic (not viscous) response of the surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
+                <w:t xml:space="preserve">Janus Colloids Actively Rotating on the Surface of Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Würger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (33), pp.22592-22593. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (48), pp.13766 - 13773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp02970e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590174v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsion electro-oxidation of kraft lignin</w:t>
               </w:r>
@@ -4266,697 +4266,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites with both structural and porous hierarchy synthesized from Pickering emulsions</w:t>
+                <w:t xml:space="preserve">Janus and patchy nanoparticles: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Avendano</w:t>
+                <w:t xml:space="preserve">Alberto Striolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+                <w:t xml:space="preserve">Jongwook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Mourad</w:t>
+                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+                <w:t xml:space="preserve">Luciano Tadiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Labrugere Sarroste</w:t>
+                <w:t xml:space="preserve">Matthias Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (5), pp.4344-4350. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.117-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03248b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6FD90048H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329849v1</w:t>
+                <w:t xml:space="preserve">hal-01492686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwalled Carbon Nanotube/Cellulose Composite: From Aqueous Dispersions to Pickering Emulsions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Malgaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00380⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.305-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fd00025h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324784v1</w:t>
+                <w:t xml:space="preserve">hal-01397538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+                <w:t xml:space="preserve">Particles at interfaces: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Striolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongwook Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Lahann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 191, pp.305-324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fd00025h⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 191, pp.407-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FD90050J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397538v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles at interfaces: general discussion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiwalled Carbon Nanotube/Cellulose Composite: From Aqueous Dispersions to Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Murphy</w:t>
+                <w:t xml:space="preserve">Carlos Avendano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Lahann</w:t>
+                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 191, pp.407-434. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (16), pp.3907-3916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FD90050J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066409v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus and patchy nanoparticles: general discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jongwook Kim</w:t>
+                <w:t xml:space="preserve">Nanocomposites with both structural and porous hierarchy synthesized from Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Avendano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Tadiello</w:t>
+                <w:t xml:space="preserve">Eleonore Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Pauly</w:t>
+                <w:t xml:space="preserve">Christine Labrugere Sarroste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 191, pp.117-139. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (5), pp.4344-4350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FD90048H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03248b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492686v1</w:t>
+                <w:t xml:space="preserve">hal-01329849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHz Ultrasound Induced Roughness of Fluid Interfaces</w:t>
               </w:r>
@@ -5204,291 +5204,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian diffusion of a partially wetted colloid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+                <w:t xml:space="preserve">Enhanced active motion of Janus colloids at the water surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT4348⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (37), pp.7376-7384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sm01111f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202128v1</w:t>
+                <w:t xml:space="preserve">hal-01216307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced active motion of Janus colloids at the water surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Brownian diffusion of a partially wetted colloid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Medfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (37), pp.7376-7384. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (9), pp.908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5sm01111f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NMAT4348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216307v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Long-Range Surface Forces on the Contact Angle of Nanometric Droplets and Bubbles</w:t>
               </w:r>
@@ -6056,896 +6056,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of adsorption of polyallylamine hydrochloride/sodium dodecyl sulphate at water/air and water/hexane interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-mode dynamics in dispersed systems: the case of particle-stabilized foams studied by diffusing wave spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sharipova</w:t>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aidarova</w:t>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.B. Fainerman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.02.052⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (8), pp.3064-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01152e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066428v1</w:t>
+                <w:t xml:space="preserve">hal-00910903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent-wave dynamic light scattering at an oil-water interface: Diffusion of interface-adsorbed colloids</w:t>
+                <w:t xml:space="preserve">Dynamics of amphiphilic diblock copolymers at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Tauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Pispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Sigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 355 (1), pp.172-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066442v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-stabilised foams: structure and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Manke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Banhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (2), pp.631-637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C0SM00166J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous foams stabilized solely by particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of adsorption of polyallylamine hydrochloride/sodium dodecyl sulphate at water/air and water/hexane interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aidarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.B. Fainerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cernoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 391 (1-3), pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.02.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788618v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions stabilized by stacked catanionic micro-crystals controlled by charge regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evanescent-wave dynamic light scattering at an oil-water interface: Diffusion of interface-adsorbed colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natascha Schelero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
+                <w:t xml:space="preserve">Tahereh Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmuth Möhwald</w:t>
+                <w:t xml:space="preserve">Günter Haseloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Andreas Erbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Sigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (22), pp.10694. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1SM05689A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.011601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066449v1</w:t>
+                <w:t xml:space="preserve">hal-02066442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-mode dynamics in dispersed systems: the case of particle-stabilized foams studied by diffusing wave spectroscopy.</w:t>
+                <w:t xml:space="preserve">Aqueous foams stabilized solely by particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Crassous</w:t>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Bernard P. Binks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (4), pp.1260-1267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910903v1</w:t>
+                <w:t xml:space="preserve">hal-00788618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of amphiphilic diblock copolymers at the air-water interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pickering emulsions stabilized by stacked catanionic micro-crystals controlled by charge regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schelero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmuth Möhwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Tauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Sigel</w:t>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (22), pp.10694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1SM05689A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786309v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behaviour of Catanionic surfactants</w:t>
               </w:r>
@@ -6970,51 +6970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cottat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (13), pp.10663-10669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7171,239 +7171,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ellipsometry study of silica nanoparticle layers at the water surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution ellipsometric studies on fluid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard P Binks</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Tauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.31-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10544-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785456v1</w:t>
+                <w:t xml:space="preserve">hal-00785828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution ellipsometric studies on fluid interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ellipsometry study of silica nanoparticle layers at the water surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyang Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Tauer</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbo Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P Binks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (41), pp.9522-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785828v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solidification behavior of a PBT/PET blend over a wide range of cooling rate</w:t>
               </w:r>
@@ -7661,77 +7661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Binks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7826,142 +7826,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Dynamics of Active Brownian Colloids interacting with Soft Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">Self-Organizing and Evolving Active Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386959v1</w:t>
+                <w:t xml:space="preserve">hal-05386973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Dynamics of Active Brownian Colloids interacting with Soft Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Self-Organizing and Evolving Active Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386973v1</w:t>
+                <w:t xml:space="preserve">hal-05386959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Janus particles interacting with giant lipid vesicles</w:t>
               </w:r>
@@ -8493,247 +8493,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-propelled Janus colloids orbiting Giant Vesicles</w:t>
+                <w:t xml:space="preserve">Active Colloids Orbiting Giant Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Science and Technology of Complex Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Universidad de Guanajuato, Leon, Guanajuato (online), Mexico</w:t>
+              <w:t xml:space="preserve">Italian Soft Days 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bari - On line, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101369v1</w:t>
+                <w:t xml:space="preserve">hal-02978602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Colloids Orbiting Giant Vesicles</w:t>
+                <w:t xml:space="preserve">Self-propelled Janus colloids orbiting Giant Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Soft Days 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bari - On line, Italy</w:t>
+              <w:t xml:space="preserve">The International Conference on Science and Technology of Complex Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Universidad de Guanajuato, Leon, Guanajuato (online), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978602v1</w:t>
+                <w:t xml:space="preserve">hal-03101369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behavior of plant proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8758,103 +8758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard and soft proteins at fluid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SLAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8873,394 +8873,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Janus Colloids Actively Moving at the Surface of Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food colloids 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774583v1</w:t>
+                <w:t xml:space="preserve">hal-01912689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics and energetics of soft matter systems - Summer school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Physics for Food Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113954v1</w:t>
+                <w:t xml:space="preserve">hal-01715256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles hydrodynamics close to an Air-Water Interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Thermodynamics and energetics of soft matter systems - Summer school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934629v1</w:t>
+                <w:t xml:space="preserve">hal-02113954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microparticles hydrodynamics close to an Air-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid @ Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114071v1</w:t>
+                <w:t xml:space="preserve">hal-01934629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive colloids confined at the gas-liquid interface</w:t>
               </w:r>
@@ -9309,407 +9309,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics for Food Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Liquid @ Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715256v1</w:t>
+                <w:t xml:space="preserve">hal-02114071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and structure of wheat proteins film at the air-water interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Food Structure Functionality Forum Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Food colloids 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912810v1</w:t>
+                <w:t xml:space="preserve">hal-01774583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and structure of wheat proteins film at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM workshop "Collective behavior of soft and active matter under confinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">3rd Food Structure Functionality Forum Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114088v1</w:t>
+                <w:t xml:space="preserve">hal-01912810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus Colloids Actively Moving at the Surface of Water</w:t>
+                <w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">CECAM workshop "Collective behavior of soft and active matter under confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912689v1</w:t>
+                <w:t xml:space="preserve">hal-02114088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active motion of Janus colloids at the surface of water.</w:t>
               </w:r>
@@ -9764,103 +9764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliadins at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Student Colloid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9879,957 +9879,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic fabrication of Janus particles: wetting, surface forces and hydrodynamics</w:t>
+                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Malgaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Droplets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Nanoparticles with Morphological and Functional Anisotropy: Faraday Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329861v1</w:t>
+                <w:t xml:space="preserve">hal-01369691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian diffusion and active motion of partially wetted colloids</w:t>
+                <w:t xml:space="preserve">Microfluidic fabrication of Janus particles: wetting, surface forces and hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EMN Droplets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369699v1</w:t>
+                <w:t xml:space="preserve">hal-01329861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and orientation of Janus colloids at the surface of water</w:t>
+                <w:t xml:space="preserve">Brownian diffusion and active motion of partially wetted colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquids @ Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465732v1</w:t>
+                <w:t xml:space="preserve">hal-01369699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
+                <w:t xml:space="preserve">Wetting and orientation of Janus colloids at the surface of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoparticles with Morphological and Functional Anisotropy: Faraday Discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Liquids @ Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369691v1</w:t>
+                <w:t xml:space="preserve">hal-01465732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced active motion of Janus Colloids at the water surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Congres general de la Societe Francaise de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MICROSWIMMERS - FROM BULK TO INTERFACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257720v1</w:t>
+                <w:t xml:space="preserve">hal-01163595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced active motion of Janus Colloids at the water surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROSWIMMERS - FROM BULK TO INTERFACES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23e Congres general de la Societe Francaise de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163595v1</w:t>
+                <w:t xml:space="preserve">hal-01257720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Adsorption and Crossing of Fluid Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brownian motion of a partially wetted colloid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS2014 - the 28th Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">9th Liquid Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064102v1</w:t>
+                <w:t xml:space="preserve">hal-01053069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles at the fluid interface</w:t>
+                <w:t xml:space="preserve">Nanoparticle Adsorption and Crossing of Fluid Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dayang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Nanoparticles/Nanomaterials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Portugal</w:t>
+              <w:t xml:space="preserve">ECIS2014 - the 28th Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939069v1</w:t>
+                <w:t xml:space="preserve">hal-01064102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian motion of spherical colloidal particles at the air-water interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticles at the fluid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Nanoparticles/Nanomaterials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999025v1</w:t>
+                <w:t xml:space="preserve">hal-00939069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian motion of a partially wetted colloid.</w:t>
+                <w:t xml:space="preserve">Brownian motion of spherical colloidal particles at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Boniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
@@ -10864,73 +10864,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Liquid Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053069v1</w:t>
+                <w:t xml:space="preserve">hal-00999025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact angle of submicron particles</w:t>
               </w:r>
@@ -11186,290 +11186,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastable foams made from catanionic surfactant solutions</w:t>
+                <w:t xml:space="preserve">Foams stabilised by nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Surfactants in Solution (SIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172042v1</w:t>
+                <w:t xml:space="preserve">hal-02172033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Origin of the Remarkable Stability of Aqueous Foams Stabilized by Nano-Particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrastable foams made from catanionic surfactant solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714972v1</w:t>
+                <w:t xml:space="preserve">hal-02172042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foams stabilised by nanoparticles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Origin of the Remarkable Stability of Aqueous Foams Stabilized by Nano-Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Surfactants in Solution (SIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EUFOAM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172033v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic block copolymers at the liquid-fluid interface: dynamics in different regimes</w:t>
               </w:r>
@@ -11518,234 +11518,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of block-copolymer micelles close to the water-oil interface</w:t>
+                <w:t xml:space="preserve">Dynamics of block-copolymers at the liquid-liquid interface investigated by evanescent light scattering and ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference of the Condensed Matter Division, German Physical Society (DPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Jülich Soft Matter Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172062v1</w:t>
+                <w:t xml:space="preserve">hal-02172053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics at the liquid-fluid interface</w:t>
+                <w:t xml:space="preserve">Diffusion of block-copolymer micelles close to the water-oil interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Summer School on “Scattering Methods applied to Soft Condensed Matter"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bombannes-Gironde, France</w:t>
+              <w:t xml:space="preserve">21st Conference of the Condensed Matter Division, German Physical Society (DPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172080v1</w:t>
+                <w:t xml:space="preserve">hal-02172062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of block-copolymers at the liquid-liquid interface investigated by evanescent light scattering and ellipsometry</w:t>
+                <w:t xml:space="preserve">Dynamics at the liquid-fluid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jülich Soft Matter Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">European Summer School on “Scattering Methods applied to Soft Condensed Matter"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bombannes-Gironde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172053v1</w:t>
+                <w:t xml:space="preserve">hal-02172080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11919,51 +11919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Aksenenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Alahverdjieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.B. Fainerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Kotsmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12399,51 +12399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticles and micromotors in the neighbourhood of giant lipid vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pierre Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12968,51 +12968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F11850DA"/>
+    <w:nsid w:val="5A450B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13116,51 +13116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="337A7745"/>
+    <w:nsid w:val="8E21766A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13350,51 +13350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-stocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219420998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2195-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02059101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ics-mcube.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Equipe-Matiere-Molle-?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpikg.mpg.de/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferlito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lisuzzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lazzara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano d'Avino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Larobina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.025411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wittmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Simmchen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00337c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Kuli&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00999a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Medfai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00860j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Daddi-Moussa-Ider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072095v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Villone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01665F" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091434" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schroder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02183K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01472A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boniello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05798" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.06.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knyazev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.04.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gribelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02993" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Facal Marina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongling Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Sedev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805410" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02353" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02970e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Marino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Aniko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kriescher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02115a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Bhandary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01424d" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Avendano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Mourad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrugere Sarroste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03248b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00380" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malgaretti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00025h" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lahann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90050J" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012602" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fedorenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Mbarek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4348" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216307v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01111f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moehwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02922" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Su" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00482E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Chanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Binks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203493" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F912F1D609CC22B83BC43C02C821FA31D4CA14C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramirez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Miller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.04.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharipova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aidarova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Fainerman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.02.052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PHD270-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066442v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mokhtari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haseloff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erbe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Sigel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011601" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00166J" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schelero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05689A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Pispas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100954v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stark" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200800826" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H0JCX9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10544-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Carrubba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piccarolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brucato" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21687" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CDP9ZHG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pispas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sigel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10455-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386973v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857662v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271367v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271375v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978602v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113954v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934629v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114071v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909606v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912689v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329861v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465732v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163595v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999025v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172024v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172042v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172033v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172047v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172062v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172053v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wodlei" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013499-00063" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066422v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Aksenenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Alahverdjieva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kotsmar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118523063.ch20" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783767v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pierre Schroder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627892v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172067v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-stocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219420998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2195-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02059101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ics-mcube.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Equipe-Matiere-Molle-?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpikg.mpg.de/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferlito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lisuzzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lazzara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano d'Avino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Larobina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.025411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wittmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Simmchen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00337c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Kuli&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00999a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Medfai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00860j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072095v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Villone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01665F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Daddi-Moussa-Ider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091434" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schroder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02183K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01472A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boniello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05798" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.06.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800976" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knyazev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.04.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delgado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gribelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02993" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Facal Marina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongling Cheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Sedev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805410" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02919" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02970e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02353" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Marino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Aniko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kriescher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02115a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Bhandary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01424d" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malgaretti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00025h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lahann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90050J" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Avendano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Mourad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrugere Sarroste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03248b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012602" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01111f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fedorenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Mbarek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4348" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moehwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02922" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Su" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00482E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Chanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Binks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203493" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F912F1D609CC22B83BC43C02C821FA31D4CA14C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramirez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Miller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.04.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tauer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Pispas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Sigel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00166J" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharipova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aidarova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Fainerman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.02.052" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PHD270-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mokhtari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haseloff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erbe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011601" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schelero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05689A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100954v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stark" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200800826" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H0JCX9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10544-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Carrubba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piccarolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brucato" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21687" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CDP9ZHG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pispas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sigel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10455-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386973v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857662v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271367v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271375v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978602v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912689v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113954v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909606v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114071v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465732v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163595v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053069v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064102v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939069v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172024v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172042v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172047v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172053v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172062v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wodlei" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013499-00063" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066422v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Aksenenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Alahverdjieva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kotsmar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118523063.ch20" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783767v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pierre Schroder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627892v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172067v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>