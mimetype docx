--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1764,529 +1764,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural flexibility in the adsorption of wheat and sunflower proteins at an air/water interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Driven Engulfment of Janus Particles by Giant Vesicles in and out of Thermal Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129317⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12091434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686739v1</w:t>
+                <w:t xml:space="preserve">hal-03652929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driven Engulfment of Janus Particles by Giant Vesicles in and out of Thermal Equilibrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Marques</w:t>
+                <w:t xml:space="preserve">Impact of structural flexibility in the adsorption of wheat and sunflower proteins at an air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1434. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 648, pp.129317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12091434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652929v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active colloids orbiting giant vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vaibhav Sharma</w:t>
+                <w:t xml:space="preserve">Sunflower Proteins at Air–Water and Oil–Water Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Azar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM02183K⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (8), pp.2714 - 2727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c03441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202279v1</w:t>
+                <w:t xml:space="preserve">hal-03189744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower Proteins at Air–Water and Oil–Water Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+                <w:t xml:space="preserve">Active colloids orbiting giant vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Schroder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (8), pp.2714 - 2727. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (19), pp.4275-4281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c03441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SM02183K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189744v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistable interaction between a spherical Brownian particle and an air–water interface</w:t>
               </w:r>
@@ -2506,51 +2506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Silica Colloids: Wetting, Surface Diffusion, and Cationic Surfactant Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,810 +2877,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Photomodification of Polymer Surfaces: Unleashing the Potential of Aryl-Azide Copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Schulz</w:t>
+                <w:t xml:space="preserve">Multistep building of a soft plant protein film at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201800976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 526, pp.337 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909547v1</w:t>
+                <w:t xml:space="preserve">hal-01788790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep building of a soft plant protein film at the air-water interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards reproducible measurement of nanoparticle size using dynamic light scattering: Important controls and considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Knyazev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.087⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788790v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reproducible measurement of nanoparticle size using dynamic light scattering: Important controls and considerations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Central Role of Bicarbonate Anions in Charging Water/Hydrophobic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raspaud</w:t>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+                <w:t xml:space="preserve">Marco Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Knyazev</w:t>
+                <w:t xml:space="preserve">Julien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stocco</w:t>
+                <w:t xml:space="preserve">Olivier Gribelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.161-167. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037015v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Role of Bicarbonate Anions in Charging Water/Hydrophobic Interfaces</w:t>
+                <w:t xml:space="preserve">Van der Waals Emulsions: Emulsions Stabilized by Surface-Inactive, Hydrophilic Particles via van der Waals Attraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xibo Yan</w:t>
+                <w:t xml:space="preserve">Paula Facal Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Delgado</w:t>
+                <w:t xml:space="preserve">Chongling Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aubry</w:t>
+                <w:t xml:space="preserve">Rossen Sedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gribelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
+                <w:t xml:space="preserve">Bernard Binks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.96-103. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (30), pp.9510 - 9514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201805410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010370v1</w:t>
+                <w:t xml:space="preserve">hal-01909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals Emulsions: Emulsions Stabilized by Surface-Inactive, Hydrophilic Particles via van der Waals Attraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freeze/Thaw-Induced Carbon Dioxide Trapping Promotes Emulsification of Oil in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Facal Marina</w:t>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chongling Cheng</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201805410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (20), pp.5998-6002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909544v1</w:t>
+                <w:t xml:space="preserve">hal-02112486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze/Thaw-Induced Carbon Dioxide Trapping Promotes Emulsification of Oil in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xibo Yan</w:t>
+                <w:t xml:space="preserve">Direct Photomodification of Polymer Surfaces: Unleashing the Potential of Aryl-Azide Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Ganachaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (20), pp.5998-6002. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (30), pp.1800976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201800976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112486v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Brownian diffusion of a particle at an air/liquid interface: elastic (not viscous) response of the surface</w:t>
               </w:r>
@@ -4400,295 +4400,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Particles at interfaces: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Striolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongwook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Malgaretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+                <w:t xml:space="preserve">Catherine Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Lahann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 191, pp.305-324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fd00025h⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 191, pp.407-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FD90050J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397538v1</w:t>
+                <w:t xml:space="preserve">hal-02066409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles at interfaces: general discussion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
+                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Lahann</w:t>
+                <w:t xml:space="preserve">Paolo Malgaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 191, pp.407-434. </w:t>
+              <w:t xml:space="preserve">, 2016, 191, pp.305-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FD90050J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6fd00025h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066409v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwalled Carbon Nanotube/Cellulose Composite: From Aqueous Dispersions to Pickering Emulsions</w:t>
               </w:r>
@@ -6056,896 +6056,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-mode dynamics in dispersed systems: the case of particle-stabilized foams studied by diffusing wave spectroscopy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of adsorption of polyallylamine hydrochloride/sodium dodecyl sulphate at water/air and water/hexane interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aidarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.B. Fainerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cernoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp01152e⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 391 (1-3), pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910903v1</w:t>
+                <w:t xml:space="preserve">hal-02066428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of amphiphilic diblock copolymers at the air-water interface</w:t>
+                <w:t xml:space="preserve">Particle-stabilised foams: structure and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Sigel</w:t>
+                <w:t xml:space="preserve">Francisco Garcia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Manke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Banhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (2), pp.631-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0SM00166J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786309v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-stabilised foams: structure and aging</w:t>
+                <w:t xml:space="preserve">Evanescent-wave dynamic light scattering at an oil-water interface: Diffusion of interface-adsorbed colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Langevin</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahereh Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Haseloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Erbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Sigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0SM00166J⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.011601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066457v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of adsorption of polyallylamine hydrochloride/sodium dodecyl sulphate at water/air and water/hexane interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous foams stabilized solely by particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P. Binks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (4), pp.1260-1267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02066428v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent-wave dynamic light scattering at an oil-water interface: Diffusion of interface-adsorbed colloids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pickering emulsions stabilized by stacked catanionic micro-crystals controlled by charge regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schelero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter Haseloff</w:t>
+                <w:t xml:space="preserve">Helmuth Möhwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Erbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Sigel</w:t>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (1), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (22), pp.10694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.011601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1SM05689A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066442v1</w:t>
+                <w:t xml:space="preserve">hal-02066449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous foams stabilized solely by particles</w:t>
+                <w:t xml:space="preserve">Two-mode dynamics in dispersed systems: the case of particle-stabilized foams studied by diffusing wave spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard P. Binks</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (8), pp.3064-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01152e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788618v1</w:t>
+                <w:t xml:space="preserve">hal-00910903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions stabilized by stacked catanionic micro-crystals controlled by charge regulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of amphiphilic diblock copolymers at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Klaus Tauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Pispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Sigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 355 (1), pp.172-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066449v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behaviour of Catanionic surfactants</w:t>
               </w:r>
@@ -6970,51 +6970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cottat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (13), pp.10663-10669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7042,368 +7042,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of Oxide Nanoparticle Thin Films by Irradiation with Visible Light</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution ellipsometric studies on fluid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arne Stark</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Tauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.200800826⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.31-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2009-10544-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066477v1</w:t>
+                <w:t xml:space="preserve">hal-00785828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution ellipsometric studies on fluid interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ellipsometry study of silica nanoparticle layers at the water surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyang Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Tauer</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbo Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P Binks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (41), pp.9522-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785828v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ellipsometry study of silica nanoparticle layers at the water surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duyang Zang</w:t>
+                <w:t xml:space="preserve">Densification of Oxide Nanoparticle Thin Films by Irradiation with Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Smarsly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard P Binks</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (8), pp.1235-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200800826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785456v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solidification behavior of a PBT/PET blend over a wide range of cooling rate</w:t>
               </w:r>
@@ -7661,77 +7661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Drenckhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Binks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7826,142 +7826,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Dynamics of Active Brownian Colloids interacting with Soft Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Self-Organizing and Evolving Active Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386973v1</w:t>
+                <w:t xml:space="preserve">hal-05386959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Dynamics of Active Brownian Colloids interacting with Soft Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">Self-Organizing and Evolving Active Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386959v1</w:t>
+                <w:t xml:space="preserve">hal-05386973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Janus particles interacting with giant lipid vesicles</w:t>
               </w:r>
@@ -8637,103 +8637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behavior of plant proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8758,103 +8758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard and soft proteins at fluid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SLAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8873,178 +8873,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus Colloids Actively Moving at the Surface of Water</w:t>
+                <w:t xml:space="preserve">Thermodynamics of interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Thermodynamics and energetics of soft matter systems - Summer school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912689v1</w:t>
+                <w:t xml:space="preserve">hal-02113954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics for Food Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9063,653 +9063,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microparticles hydrodynamics close to an Air-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics and energetics of soft matter systems - Summer school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113954v1</w:t>
+                <w:t xml:space="preserve">hal-01934629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles hydrodynamics close to an Air-Water Interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active and passive colloids confined at the gas-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">30th International Conference Science and Technology of Complex Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934629v1</w:t>
+                <w:t xml:space="preserve">hal-01909606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive colloids confined at the gas-liquid interface</w:t>
+                <w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference Science and Technology of Complex Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, San Luis Potosi, Mexico</w:t>
+              <w:t xml:space="preserve">Liquid @ Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909606v1</w:t>
+                <w:t xml:space="preserve">hal-02114071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid @ Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Food colloids 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114071v1</w:t>
+                <w:t xml:space="preserve">hal-01774583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Adsorption and structure of wheat proteins film at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food colloids 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd Food Structure Functionality Forum Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774583v1</w:t>
+                <w:t xml:space="preserve">hal-01912810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and structure of wheat proteins film at the air-water interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Food Structure Functionality Forum Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">CECAM workshop "Collective behavior of soft and active matter under confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912810v1</w:t>
+                <w:t xml:space="preserve">hal-02114088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t>
+                <w:t xml:space="preserve">Janus Colloids Actively Moving at the Surface of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM workshop "Collective behavior of soft and active matter under confinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114088v1</w:t>
+                <w:t xml:space="preserve">hal-01912689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active motion of Janus colloids at the surface of water.</w:t>
               </w:r>
@@ -9764,103 +9764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliadins at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Student Colloid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9879,415 +9879,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
+                <w:t xml:space="preserve">Microfluidic fabrication of Janus particles: wetting, surface forces and hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoparticles with Morphological and Functional Anisotropy: Faraday Discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMN Droplets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369691v1</w:t>
+                <w:t xml:space="preserve">hal-01329861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic fabrication of Janus particles: wetting, surface forces and hydrodynamics</w:t>
+                <w:t xml:space="preserve">Brownian diffusion and active motion of partially wetted colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Droplets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">15èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329861v1</w:t>
+                <w:t xml:space="preserve">hal-01369699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian diffusion and active motion of partially wetted colloids</w:t>
+                <w:t xml:space="preserve">Wetting and orientation of Janus colloids at the surface of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Liquids @ Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369699v1</w:t>
+                <w:t xml:space="preserve">hal-01465732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and orientation of Janus colloids at the surface of water</w:t>
+                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Malgaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquids @ Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanoparticles with Morphological and Functional Anisotropy: Faraday Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465732v1</w:t>
+                <w:t xml:space="preserve">hal-01369691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced active motion of Janus Colloids at the water surface</w:t>
               </w:r>
@@ -10509,327 +10509,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian motion of a partially wetted colloid.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticle Adsorption and Crossing of Fluid Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Liquid Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ECIS2014 - the 28th Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053069v1</w:t>
+                <w:t xml:space="preserve">hal-01064102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Adsorption and Crossing of Fluid Interfaces</w:t>
+                <w:t xml:space="preserve">Nanoparticles at the fluid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS2014 - the 28th Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Nanoparticles/Nanomaterials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064102v1</w:t>
+                <w:t xml:space="preserve">hal-00939069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles at the fluid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brownian motion of spherical colloidal particles at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Nanoparticles/Nanomaterials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Portugal</w:t>
+              <w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939069v1</w:t>
+                <w:t xml:space="preserve">hal-00999025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian motion of spherical colloidal particles at the air-water interface</w:t>
+                <w:t xml:space="preserve">Brownian motion of a partially wetted colloid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Boniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
@@ -10864,73 +10864,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">9th Liquid Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999025v1</w:t>
+                <w:t xml:space="preserve">hal-01053069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact angle of submicron particles</w:t>
               </w:r>
@@ -11186,290 +11186,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foams stabilised by nanoparticles</w:t>
+                <w:t xml:space="preserve">Ultrastable foams made from catanionic surfactant solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Surfactants in Solution (SIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172033v1</w:t>
+                <w:t xml:space="preserve">hal-02172042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastable foams made from catanionic surfactant solutions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Origin of the Remarkable Stability of Aqueous Foams Stabilized by Nano-Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Drenckhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">EUFOAM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172042v1</w:t>
+                <w:t xml:space="preserve">hal-00714972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Origin of the Remarkable Stability of Aqueous Foams Stabilized by Nano-Particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foams stabilised by nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Surfactants in Solution (SIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714972v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic block copolymers at the liquid-fluid interface: dynamics in different regimes</w:t>
               </w:r>
@@ -11518,234 +11518,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of block-copolymers at the liquid-liquid interface investigated by evanescent light scattering and ellipsometry</w:t>
+                <w:t xml:space="preserve">Diffusion of block-copolymer micelles close to the water-oil interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jülich Soft Matter Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">21st Conference of the Condensed Matter Division, German Physical Society (DPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172053v1</w:t>
+                <w:t xml:space="preserve">hal-02172062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of block-copolymer micelles close to the water-oil interface</w:t>
+                <w:t xml:space="preserve">Dynamics at the liquid-fluid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference of the Condensed Matter Division, German Physical Society (DPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">European Summer School on “Scattering Methods applied to Soft Condensed Matter"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bombannes-Gironde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172062v1</w:t>
+                <w:t xml:space="preserve">hal-02172080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics at the liquid-fluid interface</w:t>
+                <w:t xml:space="preserve">Dynamics of block-copolymers at the liquid-liquid interface investigated by evanescent light scattering and ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Summer School on “Scattering Methods applied to Soft Condensed Matter"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bombannes-Gironde, France</w:t>
+              <w:t xml:space="preserve">Jülich Soft Matter Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172080v1</w:t>
+                <w:t xml:space="preserve">hal-02172053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11919,51 +11919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Aksenenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Alahverdjieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.B. Fainerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Kotsmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12399,51 +12399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticles and micromotors in the neighbourhood of giant lipid vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pierre Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12968,51 +12968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A450B4A"/>
+    <w:nsid w:val="F415B9AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13116,51 +13116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8E21766A"/>
+    <w:nsid w:val="8B825E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13350,51 +13350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-stocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219420998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2195-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02059101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ics-mcube.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Equipe-Matiere-Molle-?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpikg.mpg.de/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferlito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lisuzzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lazzara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano d'Avino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Larobina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.025411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wittmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Simmchen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00337c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Kuli&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00999a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Medfai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00860j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072095v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Villone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01665F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Daddi-Moussa-Ider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091434" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schroder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02183K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01472A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boniello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05798" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.06.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800976" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knyazev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.04.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delgado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gribelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02993" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Facal Marina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongling Cheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Sedev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805410" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02919" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02970e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02353" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Marino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Aniko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kriescher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02115a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Bhandary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01424d" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malgaretti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00025h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lahann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90050J" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Avendano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Mourad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrugere Sarroste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03248b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012602" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01111f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fedorenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Mbarek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4348" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moehwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02922" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Su" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00482E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Chanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Binks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203493" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F912F1D609CC22B83BC43C02C821FA31D4CA14C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramirez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Miller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.04.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tauer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Pispas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Sigel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066457v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00166J" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharipova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aidarova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Fainerman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.02.052" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PHD270-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mokhtari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haseloff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erbe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011601" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schelero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05689A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100954v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stark" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200800826" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H0JCX9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10544-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Carrubba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piccarolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brucato" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21687" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CDP9ZHG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pispas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sigel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10455-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386973v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857662v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271367v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271375v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978602v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912689v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113954v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909606v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114071v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465732v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163595v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053069v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064102v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939069v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172024v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172042v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172047v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172053v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172062v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wodlei" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013499-00063" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066422v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Aksenenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Alahverdjieva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kotsmar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118523063.ch20" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783767v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pierre Schroder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627892v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172067v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-stocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219420998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2195-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02059101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ics-mcube.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Equipe-Matiere-Molle-?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpikg.mpg.de/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferlito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lisuzzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lazzara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano d'Avino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Larobina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.025411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wittmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Simmchen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00337c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Kuli&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00999a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Medfai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00860j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072095v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Villone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01665F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Daddi-Moussa-Ider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091434" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schroder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02183K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01472A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boniello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05798" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.06.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knyazev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gribelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02993" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Facal Marina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongling Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Sedev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805410" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02970e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02353" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Marino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Aniko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kriescher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02115a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Bhandary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01424d" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lahann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90050J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malgaretti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00025h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Avendano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Mourad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrugere Sarroste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03248b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012602" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01111f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fedorenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Mbarek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4348" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moehwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02922" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Su" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00482E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Chanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Binks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203493" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F912F1D609CC22B83BC43C02C821FA31D4CA14C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramirez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Miller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.04.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharipova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aidarova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Fainerman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.02.052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PHD270-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00166J" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mokhtari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haseloff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erbe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Sigel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011601" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schelero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05689A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Pispas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100954v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785828v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10544-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066477v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stark" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200800826" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H0JCX9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Carrubba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piccarolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brucato" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21687" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CDP9ZHG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pispas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sigel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10455-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386973v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857662v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271367v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271375v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978602v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113954v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934629v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909606v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912689v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329861v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465732v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163595v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999025v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172024v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172042v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172033v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172047v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172062v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172053v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wodlei" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013499-00063" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066422v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Aksenenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Alahverdjieva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kotsmar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118523063.ch20" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783767v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pierre Schroder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627892v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172067v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>