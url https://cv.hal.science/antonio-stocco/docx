--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,12913 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12861 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonio Stocco </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Antonio Stocco (CNRS, ICS Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonio-stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5524-4323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219420998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2G2I_6UAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-2195-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an experimentalist working in the area of physics and physical chemistry of interfaces, lipid membranes, wetting, active colloids, nanoparticles, amphiphilic polymers and surfactants. After my studies in Italy, I obtained a PhD in Physical Chemistry in 2007 at the Max Planck Institute of Colloids and Interfaces (Potsdam University, Germany) and a HDR in Physics in 2018 at the University of Montpellier. After two postdocs, in Germany and France, I was hired by the CNRS in October 2011 where I continued to develop a career as an experimentalist in the area of Soft Matter Science. At the core of my expertise is the design of dedicated experiments to investigate soft matter systems showing original interactions and dynamics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Within this area, one of my main research goals is dedicated to understanding and controlling the interactions between colloidal particles and interfaces, focussing in particular on the dynamics of the particles driven out of thermal equilibrium.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Bio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">10/2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DR CNRS Position, Institut Charles Sadron (ICS, Strasbourg), Physics of Membranes and Soft Matter Team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12/2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HDR in Physics, University of Montpellier “</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting, Diffusion and Active Motion of Colloidal Particles at the Fluid Interface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4/2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CRCN CNRS Position, Institut Charles Sadron (ICS, Strasbourg), Physics of Membranes and Soft Matter, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mcube Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CR1 CNRS Position, Laboratoire Charles Coulomb (Laboratoire Charles Coulomb), Montpellier, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Alexander von Humboldt Research Fellowship for Experienced Researcher, DWI RWTH, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CR2 CNRS Position, Laboratoire Charles Coulomb, Montpellier, Soft Matter Team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post Doctorate Position “Scattering methods”, Helmholtz Zentrum Berlin (HZB), Berlin, Germany. Supervision: Dr. M. Russina.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post Doctorate Position “Phase transfer of nanoparticles across liquid-liquid interfaces”, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Planck Institute of Colloids and Interfaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Department of Interfaces, Potsdam, Germany. Supervision: Prof. D. Wang, Prof. H. Möhwald</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Marie Curie (ITN) Post doctorate position “Aqueous foams stabilised by nanoparticles” at the </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique des Solides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Orsay. Supervision: Dr. D. Langevin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD at </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Planck Institute of Colloids and Interfaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, (Potsdam, Germany) ”Amphiphilic block copolymers at the liquid-fluid interface, investigated by evanescent light scattering and ellipsometry”. Supervision: Dr. R. Sigel, Prof. M. Antonietti</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Templated Fe3O4 –CuS–Pt Colloids with Integrated Magnetic, Photothermal, and Catalytic Activity for Active Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dartige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaia Fakhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (19), pp.8922-8935. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.6c00903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halloysite nanotubes interacting with lipid vesicle membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ferlito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Lisuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 710, pp.140013. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics and dynamics of membrane necks in particle wrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.138524. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of a single colloid on the surface of a giant vesicle and a droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano d'Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Larobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.025411. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.025411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous engulfment of active colloids by giant lipid vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Simmchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (30), pp.5904 - 5914. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sm00337c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling and ordering of micro rods in shear flow induced by rod wall interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor M Kulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Simmchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (45), pp.8990-8996. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sm00999a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microrheology of gemini surfactants at interfaces and in solutions in the dilute and semidilute regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Medfai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.8835 - 8844. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sm00860j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticle Brownian motion near an air-water interface governed by direction-dependent boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Daddi-Moussa-Ider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 629, Part B, pp.917-927. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of prolate spheroids in the vicinity of an air–water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Larobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Villone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (14), pp.2646-2653. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SM01665F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry of microparticles into giant lipid vesicles by optical tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (5), pp.L052601. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.L052601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational and translational drags of a Janus particle close to a wall and a lipid membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Thalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 652, pp.2159-2166. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2023.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structural flexibility in the adsorption of wheat and sunflower proteins at an air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 648, pp.129317. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driven Engulfment of Janus Particles by Giant Vesicles in and out of Thermal Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1434. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12091434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active colloids orbiting giant vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (19), pp.4275-4281. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM02183K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower Proteins at Air–Water and Oil–Water Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (8), pp.2714 - 2727. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c03441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistable interaction between a spherical Brownian particle and an air–water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.960. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SM01472A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion of micro- and nano- particles interacting with a fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Boniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 284, pp.102262. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cis.2020.102262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous Silica Colloids: Wetting, Surface Diffusion, and Cationic Surfactant Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (43), pp.26226-26235. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobic capillary coatings: Elaboration, characterization and application to electrophoretic separations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1603, pp.361-370. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2019.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational diffusion of partially wetted colloids at fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 542, pp.363-369. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Photomodification of Polymer Surfaces: Unleashing the Potential of Aryl-Azide Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (30), pp.1800976. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201800976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep building of a soft plant protein film at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 526, pp.337 - 346. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible measurement of nanoparticle size using dynamic light scattering: Important controls and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Raspaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knyazev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.161-167. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Role of Bicarbonate Anions in Charging Water/Hydrophobic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gribelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.96-103. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals Emulsions: Emulsions Stabilized by Surface-Inactive, Hydrophilic Particles via van der Waals Attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Facal Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongling Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossen Sedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Binks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (30), pp.9510 - 9514. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201805410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze/Thaw-Induced Carbon Dioxide Trapping Promotes Emulsification of Oil in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xibo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ganachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (20), pp.5998-6002. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Brownian diffusion of a particle at an air/liquid interface: elastic (not viscous) response of the surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Boniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (33), pp.22592-22593. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp02970e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus Colloids Actively Rotating on the Surface of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Würger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (48), pp.13766 - 13773. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion electro-oxidation of kraft lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Di Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Aniko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kriescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wessling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (20), pp.4778-4784. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7gc02115a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transfer of TiO2 nanoparticles from water to ionic liquid triggered by phosphonic acid grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Bhandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (44), pp.8023-8026. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm01424d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between liquid drops and solid particles in partial wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 247, pp.223-233. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cis.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus and patchy nanoparticles: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Striolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwook Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Liz-Marzán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Tadiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191, pp.117-139. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FD90048H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwalled Carbon Nanotube/Cellulose Composite: From Aqueous Dispersions to Pickering Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Avendano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (16), pp.3907-3916. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites with both structural and porous hierarchy synthesized from Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Avendano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labrugere Sarroste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5), pp.4344-4350. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nj03248b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Malgaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191, pp.305-324. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6fd00025h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles at interfaces: general discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Striolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwook Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Liz-Marzán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Lahann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191, pp.407-434. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FD90050J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHz Ultrasound Induced Roughness of Fluid Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (40), pp.10177-10183. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational viscous drags of an ellipsoid straddling an interface between two fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Boniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012602. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced active motion of Janus colloids at the water surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (37), pp.7376-7384. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm01111f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian diffusion of a partially wetted colloid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Boniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Medfai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ben Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (9), pp.908. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMAT4348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Long-Range Surface Forces on the Contact Angle of Nanometric Droplets and Bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moehwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (43), pp.11835-11841. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet Liquid/Liquid Interfaces Generated in a Microfluidic Device for Assembling Janus Inorganic Nanohybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou-Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.10758-10765. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ assessment of the contact angles of nanoparticles adsorbed at fluid interfaces by multiple angle of incidence ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (36), pp.6999. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4SM00482E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Nanoparticle Crossing of Oil-Water Interfaces Induced by Different Stimuli: Insight into Phase Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munish Chanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Binks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (38), pp.9647. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201203493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology and conformations of triblock copolymers adsorbed onto the water-oil interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 378 (1), pp.135. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode dynamics in dispersed systems: the case of particle-stabilized foams studied by diffusing wave spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniina Salonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.3064-72. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01152e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of amphiphilic diblock copolymers at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Tauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Pispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Sigel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 355 (1), pp.172-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-stabilised foams: structure and aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garcia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Manke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Banhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.631-637. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0SM00166J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of adsorption of polyallylamine hydrochloride/sodium dodecyl sulphate at water/air and water/hexane interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharipova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aidarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B. Fainerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 391 (1-3), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2011.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent-wave dynamic light scattering at an oil-water interface: Diffusion of interface-adsorbed colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahereh Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Haseloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Erbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Sigel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (1), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.83.011601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous foams stabilized solely by particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Binks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.1260-1267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions stabilized by stacked catanionic micro-crystals controlled by charge regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schelero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (22), pp.10694. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1SM05689A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial behaviour of Catanionic surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Cottat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (13), pp.10663-10669. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la100954v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification of Oxide Nanoparticle Thin Films by Irradiation with Visible Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Smarsly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (8), pp.1235-1240. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.200800826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ellipsometry study of silica nanoparticle layers at the water surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duyang Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingbo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Binks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (41), pp.9522-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution ellipsometric studies on fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Tauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.31-438. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10544-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solidification behavior of a PBT/PET blend over a wide range of cooling rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo La Carrubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Piccarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Brucato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (8), pp.799 - 810. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.21687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics at the air-water interface revealed by evanescent wave light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pispas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sigel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2009-10455-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-stabilised foams: an interfacial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Drenckhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Binks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (11), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B901180C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Dynamics of Active Brownian Colloids interacting with Soft Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-Organizing and Evolving Active Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Dynamics of Active Brownian Colloids interacting with Soft Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Janus particles interacting with giant lipid vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissipative Processes in Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of active and driven colloids interacting with soft membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Soft Matter to Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Les Houches, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and driven colloids interacting with vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresden (GERMANY), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloid meets Giant Vesicle: passive and active encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée (JMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active colloid interacting with biomimetic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Days EUTOPIA – Challenges in Active Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter Webinar Series Organised by the PSCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion of a self-propelled colloid interacting with a giant lipid vesicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Event, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between a Giant Vesicle and a Janus colloid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfacial Soft Matter (GDR 2111) annual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble - On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Colloids Orbiting Giant Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Soft Days 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bari - On line, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-propelled Janus colloids orbiting Giant Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Science and Technology of Complex Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Universidad de Guanajuato, Leon, Guanajuato (online), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial behavior of plant proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard and soft proteins at fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SLAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus Colloids Actively Moving at the Surface of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics for Food Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial behavior of plant based proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food colloids 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics and energetics of soft matter systems - Summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticles hydrodynamics close to an Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and passive colloids confined at the gas-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference Science and Technology of Complex Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Luis Potosi, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid @ Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and structure of wheat proteins film at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Food Structure Functionality Forum Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Jun 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Colloids confined at the gas-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop "Collective behavior of soft and active matter under confinement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active motion of Janus colloids at the surface of water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp Annual meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gliadins at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Student Colloid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Malgaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticles with Morphological and Functional Anisotropy: Faraday Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic fabrication of Janus particles: wetting, surface forces and hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Droplets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian diffusion and active motion of partially wetted colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Boniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and orientation of Janus colloids at the surface of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquids @ Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced active motion of Janus Colloids at the water surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congres general de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced active motion of Janus Colloids at the water surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROSWIMMERS - FROM BULK TO INTERFACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian motion of a partially wetted colloid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Boniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Liquid Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Adsorption and Crossing of Fluid Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS2014 - the 28th Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles at the fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Nanoparticles/Nanomaterials and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian motion of spherical colloidal particles at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Boniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact angle of submicron particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Planck Institute of Colloids and Interfaces Summer school (Interface dept.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli-responsive nanoparticles across fluid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloid and Interface Society (ECIS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle-Stabilised Aqueous Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufoam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nanoparticles at air-water interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foams stabilised by nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Surfactants in Solution (SIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastable foams made from catanionic surfactant solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufoam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of the Remarkable Stability of Aqueous Foams Stabilized by Nano-Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Drenckhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFOAM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nordjwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic block copolymers at the liquid-fluid interface: dynamics in different regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Physical Society (DPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of block-copolymers at the liquid-liquid interface investigated by evanescent light scattering and ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jülich Soft Matter Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of block-copolymer micelles close to the water-oil interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the Condensed Matter Division, German Physical Society (DPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics at the liquid-fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Summer School on “Scattering Methods applied to Soft Condensed Matter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bombannes-Gironde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Convective Instabilities: Autonomous Motion and Deformation of an Oil Drop on a Liquid Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wodlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organized Motion: Physicochemical Design based on Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-89, 2018, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013499-00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and Kinetics of Mixed Protein/Surfactant Adsorption Layers at Liquid Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Aksenenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Alahverdjieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B. Fainerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Kotsmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins in Solution and at Interfaces: Methods and Applications in Biotechnology and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.389-427, 2013, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118523063.ch20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting, Diffusion and Active Motion of Colloidal Particles at the Fluid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Université Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02059101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Janus Colloids interacting with Giant Lipid Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomembrane days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Janus Colloids interacting with Giant Lipid Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of a colloid close to an air-water interface: Interactions and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international colloids conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticles and micromotors in the neighbourhood of giant lipid vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pierre Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomembrane Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a colloidal Particle near a Gas-Liquid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Nobili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquids 2017 10TH LIQUID MATTER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, LJUBLJANA, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and dynamics of single particles close to a liquid-gas interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics17 Summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of an ellipsoid at a fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Boniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin In</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent light scattering combined with ellipsometry to characterize static and dynamic properties of particles at liquid/liquid interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Stocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufoam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12968,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F415B9AF"/>
+    <w:nsid w:val="1BF7A160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13116,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8B825E1A"/>
+    <w:nsid w:val="F72B800A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13350,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-stocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219420998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2195-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02059101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ics-mcube.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Equipe-Matiere-Molle-?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpikg.mpg.de/en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferlito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lisuzzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lazzara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano d'Avino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Larobina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.025411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wittmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Simmchen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00337c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Kuli&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00999a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Medfai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00860j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072095v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Villone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01665F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Daddi-Moussa-Ider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091434" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schroder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02183K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01472A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boniello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05798" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.06.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knyazev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gribelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02993" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Facal Marina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongling Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Sedev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805410" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02970e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02353" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Marino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Aniko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kriescher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02115a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Bhandary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01424d" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lahann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90050J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malgaretti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00025h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Avendano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Mourad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrugere Sarroste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03248b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012602" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01111f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fedorenko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Mbarek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4348" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moehwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02922" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02527" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Su" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00482E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Chanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Binks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203493" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F912F1D609CC22B83BC43C02C821FA31D4CA14C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708076v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramirez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Miller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.04.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharipova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aidarova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Fainerman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.02.052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PHD270-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00166J" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mokhtari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haseloff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erbe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Sigel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011601" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schelero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05689A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Pispas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100954v" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785828v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10544-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066477v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stark" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200800826" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H0JCX9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Carrubba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piccarolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brucato" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21687" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CDP9ZHG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tauer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pispas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sigel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10455-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386973v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857662v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271367v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271375v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978602v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113954v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934629v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909606v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912689v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329861v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465732v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163595v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999025v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172024v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172042v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172033v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172047v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172062v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172053v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wodlei" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013499-00063" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066422v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Aksenenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Alahverdjieva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kotsmar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118523063.ch20" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783767v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pierre Schroder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627892v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172067v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-stocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5524-4323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219420998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2G2I_6UAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2195-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02059101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ics-mcube.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Equipe-Matiere-Molle-?lang=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpikg.mpg.de/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dartige" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaia Fakhri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferlito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lisuzzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lazzara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fessler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano d'Avino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Larobina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.025411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wittmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Simmchen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00337c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Kuli&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00999a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Medfai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00860j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Daddi-Moussa-Ider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072095v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Villone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01665F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Sharma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052601" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.09.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03686739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091434" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schroder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02183K" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c03441" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01472A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boniello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2020.102262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05798" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leclercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.06.035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800976" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knyazev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stocco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010370v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delgado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gribelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02993" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Facal Marina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongling Cheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Sedev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Binks" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02919" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02970e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Marino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Aniko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kriescher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wessling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02115a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Bhandary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01424d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Striolo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tadiello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90048H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Avendano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00380" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Mourad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrugere Sarroste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03248b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397538v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malgaretti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00025h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Murphy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Lahann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD90050J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012602" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01111f" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fedorenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Mbarek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4348" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225317v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moehwald" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02922" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hassan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02527" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Su" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00482E" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742028v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munish Chanana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Binks" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F912F1D609CC22B83BC43C02C821FA31D4CA14C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramirez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Miller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.04.033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01152e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786309v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tauer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Pispas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Sigel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066457v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-Moreno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banhart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00166J" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharipova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aidarova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Fainerman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2011.02.052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4PHD270-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066442v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Mokhtari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haseloff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011601" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Binks" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schelero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05689A" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carriere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100954v" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stark" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200800826" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H0JCX9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyang Zang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbo Wei" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10544-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Carrubba" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piccarolo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brucato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21687" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CDP9ZHG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066482v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tauer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pispas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sigel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10455-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B901180C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B9B6QJRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386973v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128673v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271367v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271375v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652937v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130225v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422046v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912689v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715256v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114071v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912810v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114088v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627920v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774706v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369691v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329861v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465732v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163595v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064102v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999025v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828122v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172028v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172033v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172047v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066496v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wodlei" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013499-00063" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066422v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Aksenenko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Alahverdjieva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Kotsmar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118523063.ch20" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386987v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783767v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179556v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pierre Schroder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933918v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627892v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371516v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172067v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>