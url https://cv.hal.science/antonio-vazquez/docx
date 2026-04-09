--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1389,295 +1389,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
+                <w:t xml:space="preserve">Patterns of distribution, population genetics and ecological requirements of field-occurring resistant and susceptible Pseudosuccinea columella snails to Fasciola hepatica in Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103463⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.14359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50894-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279394v1</w:t>
+                <w:t xml:space="preserve">hal-03655466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of distribution, population genetics and ecological requirements of field-occurring resistant and susceptible Pseudosuccinea columella snails to Fasciola hepatica in Cuba</w:t>
+                <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vázquez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.14359. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.103463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50894-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655466v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewing Fasciola hepatica transmission in the West Indies and novel perceptions from experimental infections of sympatric vs. allopatric snail/fluke combinations</w:t>
               </w:r>
@@ -2393,51 +2393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-6. </w:t>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hurtrez-Boussès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
@@ -3426,230 +3426,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation de table ronde : risque vectoriel en Occitanie (RIVOC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Jaquet</w:t>
+                <w:t xml:space="preserve">Lymnaeidae snails and Trematoda interaction: towards the understanding of Pseudosuccinea columella resistance to Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio A. Vazquez Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des doctorants UPVDoc, Nov 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">XXVI Congreso de la Federación Latinoamericana de Parasitología, FLAP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federación Latinoamericana de Parasitología, Nov 2022, La Havana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990857v1</w:t>
+                <w:t xml:space="preserve">hal-04886039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymnaeidae snails and Trematoda interaction: towards the understanding of Pseudosuccinea columella resistance to Fasciola hepatica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Sanchez</w:t>
+                <w:t xml:space="preserve">Animation de table ronde : risque vectoriel en Occitanie (RIVOC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Vazquez Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI Congreso de la Federación Latinoamericana de Parasitología, FLAP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federación Latinoamericana de Parasitología, Nov 2022, La Havana, Cuba</w:t>
+              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des doctorants UPVDoc, Nov 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886039v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistencia de Pseudosuccinea columella (Gastropoda) a Fasciola hepatica y sus posibles orígenes: ¿selección mediada por el parásito o por el ambiente (ANNIA ALBA, INVITED SPEAKER)</w:t>
               </w:r>
@@ -4381,51 +4381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la grande douve du foie est une menace latente, même en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba Menendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Vazquez Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.213800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4488,51 +4488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lymnaeidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Vinarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Vazquez Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoological Monographs 7, 2023, Zoological Monographs 7, 978-3-031-30291-6</w:t>
             </w:r>
           </w:p>
@@ -4915,51 +4915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Vazquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Elbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2023.e00188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Martell-Huguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alp&#237;zar-Pedraza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043852" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.794186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13882" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03174525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ayaqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvopi&#241;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182020002255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Vargas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2019.108955" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3155-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.08.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr201813062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milesi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X15001029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-03BCT9KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01418196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4653-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schols" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mercier-Larribe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n L&#243;pez-Soriano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Vazquez Perera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bonel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Piz&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-30292-3_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Vinarski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aksenova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bolotov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba Menendez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-30292-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01646808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Vazquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Elbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2023.e00188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Martell-Huguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alp&#237;zar-Pedraza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043852" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.794186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13882" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03174525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ayaqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvopi&#241;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182020002255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Vargas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2019.108955" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3155-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.08.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr201813062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milesi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X15001029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-03BCT9KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01418196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4653-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schols" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mercier-Larribe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n L&#243;pez-Soriano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Vazquez Perera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bonel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Piz&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-30292-3_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Vinarski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aksenova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bolotov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba Menendez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-30292-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01646808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>