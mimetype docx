--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -883,338 +883,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and relationships of the liver fluke &amp;lt;i&amp;gt;Fasciola hepatica&amp;lt;/i&amp;gt; (Trematoda) with native and introduced definitive and intermediate hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+                <w:t xml:space="preserve">Systematics and geographical distribution of Galba species, a group of cryptic and worldwide freshwater snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Sabourin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pilar Alda</w:t>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Leroy</w:t>
+                <w:t xml:space="preserve">Antonio Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Leray</w:t>
+                <w:t xml:space="preserve">Rolando Ayaqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Calvopiña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13882⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.107035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655458v1</w:t>
+                <w:t xml:space="preserve">hal-03174525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics and geographical distribution of Galba species, a group of cryptic and worldwide freshwater snails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity and relationships of the liver fluke &amp;lt;i&amp;gt;Fasciola hepatica&amp;lt;/i&amp;gt; (Trematoda) with native and introduced definitive and intermediate hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Ayaqui</w:t>
+                <w:t xml:space="preserve">Clémentine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Calvopiña</w:t>
+                <w:t xml:space="preserve">Carole Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 157, pp.107035. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.2274-2286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174525v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the comprehension of fasciolosis (re-)emergence: an integrative overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hurtrez-Boussès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1389,295 +1389,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of distribution, population genetics and ecological requirements of field-occurring resistant and susceptible Pseudosuccinea columella snails to Fasciola hepatica in Cuba</w:t>
+                <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vázquez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50894-7⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.103463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655466v2</w:t>
+                <w:t xml:space="preserve">hal-02279394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
+                <w:t xml:space="preserve">Patterns of distribution, population genetics and ecological requirements of field-occurring resistant and susceptible Pseudosuccinea columella snails to Fasciola hepatica in Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101, pp.103463. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.14359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50894-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279394v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewing Fasciola hepatica transmission in the West Indies and novel perceptions from experimental infections of sympatric vs. allopatric snail/fluke combinations</w:t>
               </w:r>
@@ -1791,774 +1791,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasciola hepatica-Pseudosuccinea columella interaction: effect of increasing parasite doses, successive exposures and geographical origin on the infection outcome of susceptible and naturally-resistant snails from Cuba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lymnaeid snails hosts of Fasciola hepatica and Fasciola gigantica (Trematoda: Digenea): a worldwide review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hilda Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3155-3⟩</w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/pavsnnr201813062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912747v1</w:t>
+                <w:t xml:space="preserve">hal-03655455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Human Activities on Fasciolosis Transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pilar Alda</w:t>
+                <w:t xml:space="preserve">Fasciola hepatica-Pseudosuccinea columella interaction: effect of increasing parasite doses, successive exposures and geographical origin on the infection outcome of susceptible and naturally-resistant snails from Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (10), pp.891-903. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2018.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3155-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904691v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymnaeid snails hosts of Fasciola hepatica and Fasciola gigantica (Trematoda: Digenea): a worldwide review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Human Activities on Fasciolosis Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hurtrez-Boussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13, </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (10), pp.891-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/pavsnnr201813062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655455v1</w:t>
+                <w:t xml:space="preserve">hal-01904691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and infective diversity of the liver fluke Fasciola hepatica (Trematoda: Digenea) from Cuba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation, characterization and population-genetic analysis of microsatellite lociin the freshwater snail Galba cubensis (Lymnaeidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Vázquez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Milesi</w:t>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022149X15001029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyw041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003977v1</w:t>
+                <w:t xml:space="preserve">hal-01418196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, characterization and population-genetic analysis of microsatellite lociin the freshwater snail Galba cubensis (Lymnaeidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Genetic and infective diversity of the liver fluke Fasciola hepatica (Trematoda: Digenea) from Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (06), pp.719-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X15001029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyw041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418196v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural prevalence in Cuban populations of the lymnaeid snail Galba cubensis infected with the liver fluke Fasciola hepatica: small values do matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hurtrez-Boussès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,51 +2775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of biodiversity on the dynamics of trematode communities and their circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Mercier-Larribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a snail host of a major trematode in Europe: Galba schirazensis (Lymnaeidae) facilitate the transmission of Paramphistomidae while disengaging Fasciola hepatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S2-P41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien introductions and the increase of snail-borne diseases in Europe: the case of trematode spill-back by lymnaeid snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,90 +3163,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudosuccinea columella – Fasciola hepatica interaction: on the mechanistic and immunobiological bases of the snail host resistance/susceptibility to its parasitic trematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
@@ -3426,273 +3426,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymnaeidae snails and Trematoda interaction: towards the understanding of Pseudosuccinea columella resistance to Fasciola hepatica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Sanchez</w:t>
+                <w:t xml:space="preserve">Animation de table ronde : risque vectoriel en Occitanie (RIVOC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Vazquez Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI Congreso de la Federación Latinoamericana de Parasitología, FLAP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federación Latinoamericana de Parasitología, Nov 2022, La Havana, Cuba</w:t>
+              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des doctorants UPVDoc, Nov 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886039v1</w:t>
+                <w:t xml:space="preserve">hal-03990857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation de table ronde : risque vectoriel en Occitanie (RIVOC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Jaquet</w:t>
+                <w:t xml:space="preserve">Lymnaeidae snails and Trematoda interaction: towards the understanding of Pseudosuccinea columella resistance to Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio A. Vazquez Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des doctorants UPVDoc, Nov 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">XXVI Congreso de la Federación Latinoamericana de Parasitología, FLAP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federación Latinoamericana de Parasitología, Nov 2022, La Havana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990857v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistencia de Pseudosuccinea columella (Gastropoda) a Fasciola hepatica y sus posibles orígenes: ¿selección mediada por el parásito o por el ambiente (ANNIA ALBA, INVITED SPEAKER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,637 +3714,837 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEVOL 2021Congreso Latinoamericano de Evolución</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lymnaeidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Vinarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 7, 2023, Zoological Monographs, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30292-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lymnaeidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Vinarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Vazquez Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zoological Monographs 7, 2023, Zoological Monographs 7, 978-3-031-30291-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of interactions between parasitic Digenea and their molluscan hosts with special emphasis on lymnaeids (chapitre 12)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Faugère</w:t>
+                <w:t xml:space="preserve">Reproductive strategies, genetic diversity, and invasive ability in Lymnaeidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Bonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumi Nakadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pizá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris M Koene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.V. Vinarski; A.A. Vazquez. </w:t>
+              <w:t xml:space="preserve">Maxim V. Vinarski; Antonio A. Vázquez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lymnaeidae: natural history and parasitological significance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30292-3_12⟩</w:t>
+              <w:t xml:space="preserve">The Lymnaeidae: a handbook on their natural history and parasitological significance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-284, 2023, Zoological monographs, 978-3-031-30291-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30292-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884426v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategies, genetic diversity, and invasive ability in Lymnaeidae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joris M Koene</w:t>
+                <w:t xml:space="preserve">Overview of interactions between parasitic Digenea and their molluscan hosts with special emphasis on lymnaeids (chapitre 12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hurtrez-Boussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maxim V. Vinarski; Antonio A. Vázquez. </w:t>
+              <w:t xml:space="preserve">M.V. Vinarski; A.A. Vazquez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lymnaeidae: a handbook on their natural history and parasitological significance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30292-3_10⟩</w:t>
+              <w:t xml:space="preserve">The Lymnaeidae: natural history and parasitological significance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, 2023, 978-3-031-30292-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30292-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976552v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymnaeid snails and the transmission of Fasciolosis : understanding the differential risks from local to global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vinarski, M.V. (ed.); Vázquez, A.A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lymnaeidae : a handbook on their natural history and parasitological significance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.359-394, 2023, Zoological Monographs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30292-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of the Living Lymnaeidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Vinarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Aksenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bolotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lymnaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Springer International Publishing, pp.183-206, 2023, Zoological Monographs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30292-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4354,310 +4554,110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la grande douve du foie est une menace latente, même en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba Menendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Vazquez Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.213800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232932v1</w:t>
-              </w:r>
-[...198 lines deleted...]
-                <w:t xml:space="preserve">hal-04995849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4915,51 +4915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Vazquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Elbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2023.e00188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Martell-Huguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alp&#237;zar-Pedraza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043852" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.794186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13882" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03174525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ayaqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvopi&#241;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182020002255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Vargas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2019.108955" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3155-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.08.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr201813062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milesi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X15001029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-03BCT9KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01418196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4653-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schols" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mercier-Larribe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n L&#243;pez-Soriano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Vazquez Perera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bonel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Piz&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-30292-3_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Vinarski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aksenova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bolotov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba Menendez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-30292-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01646808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Vazquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Elbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2023.e00188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Martell-Huguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alp&#237;zar-Pedraza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043852" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.794186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03174525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ayaqui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvopi&#241;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13882" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182020002255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Vargas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2019.108955" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr201813062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3155-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01418196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02003977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milesi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X15001029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-03BCT9KH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4653-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Schols" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mercier-Larribe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n L&#243;pez-Soriano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Vazquez Perera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Vinarski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-30292-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bonel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Nakadera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Piz&#225;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M Koene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-30292-3_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aksenova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bolotov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232932v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba Menendez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01646808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>