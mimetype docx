--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -458,217 +458,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing a Theater Festival: The Case of Avignon’s OFF Festival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Stage to Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bardiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Beraldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les programmes de théâtre : des imprimés éphémères à la source historiqueAt: Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes 2 University, Jan 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958682v1</w:t>
+                <w:t xml:space="preserve">hal-05506163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Stage to Data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing a Theater Festival: The Case of Avignon’s OFF Festival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Les programmes de théâtre : des imprimés éphémères à la source historiqueAt: Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes 2 University, Jan 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506163v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Archives to Networks: Data Modeling for Mapping Performance History at the Festival d'Avignon</w:t>
               </w:r>
@@ -706,51 +706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Hart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFTR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -922,51 +922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH Benelux 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1555,51 +1555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Grgi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Lagarias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/fq.2022.76.1.79" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15579713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beraldin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Grgi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Lagarias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/fq.2022.76.1.79" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15579713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beraldin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>