--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -307,850 +307,928 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Real and Fictional Geographies of Avignon's Theatre Festivals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Show Should I Stage? The Impact of the Festival Off Avignon on Parisian Theater Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH Benelux 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15579713⟩</w:t>
+              <w:t xml:space="preserve">ADHO Digital Humanities Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19494801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102516v1</w:t>
+                <w:t xml:space="preserve">hal-05612979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Stage to Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mapping the Real and Fictional Geographies of Avignon's Theatre Festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Beraldin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DH Benelux 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15579713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506163v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing a Theater Festival: The Case of Avignon’s OFF Festival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les programmes de théâtre : des imprimés éphémères à la source historiqueAt: Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes 2 University, Jan 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Archives to Networks: Data Modeling for Mapping Performance History at the Festival d'Avignon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From Stage to Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+                <w:t xml:space="preserve">Alexandra Beraldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacob Hart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFTR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Voir avec les lieux, école d’été internationale pendant le Festival d’Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival d’Avignon, Jul 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292829v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Program to Data: Macro and Micro Perspectives at the Avignon Festivals (In and Off)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From Archives to Networks: Data Modeling for Mapping Performance History at the Festival d'Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Hart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open historiographic issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IFTR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409933v1</w:t>
+                <w:t xml:space="preserve">hal-05292829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Stage to Data : Ontologies for Performing Arts and Linked Open Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From Program to Data: Macro and Micro Perspectives at the Avignon Festivals (In and Off)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Lagarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH Benelux 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open historiographic issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15588120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05115180v1</w:t>
+                <w:t xml:space="preserve">hal-05409933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)discovering One's Homeland: Letters and Travel Diaries in Short &amp;quot;Essay&amp;quot; Films from Eastern Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Stage to Data : Ontologies for Performing Arts and Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bardiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IN THE PALACE ISFF Conference "Short Film in the Balkans and Eastern Europe: Archive, Memory, and Transnational Histories"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DH Benelux 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15588120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830438v1</w:t>
+                <w:t xml:space="preserve">hal-05115180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)discovering One's Homeland: Letters and Travel Diaries in Short &amp;quot;Essay&amp;quot; Films from Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Lagarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd IN THE PALACE ISFF Conference "Short Film in the Balkans and Eastern Europe: Archive, Memory, and Transnational Histories"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pernik, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Vision and Digital Archives: Images, Advertising, and the Role of Criticism in Greek Film Periodicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Film criticism in Greece: Historical and methodological approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers; Panteion University; Ionian University, Nov 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1160,147 +1238,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Show Programmes to Data: Designing a Workflow to Make Performing Arts Ephemera Accessible Through Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bardiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1310,105 +1388,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peur des Balkans : Les festivals de cinéma et le poids des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Lagarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Écrire une histoire transnationale du cinéma à partir des Balkans (XXe-XXIe siècles), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1555,51 +1633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Grgi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Lagarias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/fq.2022.76.1.79" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15579713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beraldin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830438v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Lagarias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Grgi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Lagarias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/fq.2022.76.1.79" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19494801" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15579713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05506163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Beraldin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15588120" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>