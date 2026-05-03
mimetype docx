--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Automation of a Bacterial Biosensor to the Targeting of the Pollutants Toxic Effects by Portable Raman Spectrometer</w:t>
+                <w:t xml:space="preserve">Screening of metallic pollution in complex environmental samples through a transcriptomic fingerprint method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandra Bandeliuk</w:t>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Thouand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe B Y Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (12), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.1037-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22124352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15545-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209770v1</w:t>
+                <w:t xml:space="preserve">hal-03890517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of metallic pollution in complex environmental samples through a transcriptomic fingerprint method</w:t>
+                <w:t xml:space="preserve">Development and Automation of a Bacterial Biosensor to the Targeting of the Pollutants Toxic Effects by Portable Raman Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Cregut</w:t>
+                <w:t xml:space="preserve">Oleksandra Bandeliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Assaf</w:t>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe B Y Cordella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.1037-1050. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15545-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22124352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890517v1</w:t>
+                <w:t xml:space="preserve">hal-04209770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of structural changes of gluten proteins during bread dough mixing by Raman spectroscopy</w:t>
               </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Grua-Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 358, pp.129916. </w:t>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la toxicité de l’arsenic par spectroscopie Raman et analyse en composantes indépendantes (ICA) : vers un nouveau biocapteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,261 +1959,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman spectroscopy applied to the horizontal methods ISO 6579:2002 to identify Salmonella spp. in the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (20), pp.4899-4910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7909-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345295v1</w:t>
+                <w:t xml:space="preserve">hal-01173820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy applied to the horizontal methods ISO 6579:2002 to identify Salmonella spp. in the food industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 406 (20), pp.4899-4910. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-7909-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173820v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared and Raman spectroscopic studies of the charge localization in one-dimensional organic metals (DMtTTF) 2 X (X = ReO 4 , ClO 4 ) with regular organic stacks</w:t>
               </w:r>
@@ -3128,51 +3128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,398 +3325,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring en ligne par spectroscopie Raman des bioprocédés microalgaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bonnanfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2019 17ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">AlgaeEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336164v1</w:t>
+                <w:t xml:space="preserve">hal-02543807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Bonnanfant</w:t>
+                <w:t xml:space="preserve">Assessment of the physiology and the biochemistry of microalgae, thru non invasive approaches based on Raman and low field NMR spectroscopies offer new perspectives for the monitoring of microalgae cultivated in PBRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Titica</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dylan Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Assaf</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lieutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaeEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop chimica escola of lisbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543807v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the physiology and the biochemistry of microalgae, thru non invasive approaches based on Raman and low field NMR spectroscopies offer new perspectives for the monitoring of microalgae cultivated in PBRs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring en ligne par spectroscopie Raman des bioprocédés microalgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop chimica escola of lisbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SFGP2019 17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333863v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online monitoring by Raman spectroscopy of lipids accumulation produced by microalgae in photobioreactors</w:t>
               </w:r>
@@ -3817,532 +3817,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle en ligne par spectroscopie Raman de l’accumulation de lipides produits par des microalgues en photobioréacteurs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Lieutaud</w:t>
+                <w:t xml:space="preserve">Contribution of RAMAN Spectroscopy to Assess Cadmium Toxicity on Marine Mussel (Mytilus Edulis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème rencontres Biologie Physique du grand ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment – ICCE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Venice, Italy. pp.664 - 687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2016.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349702v1</w:t>
+                <w:t xml:space="preserve">hal-04653960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of RAMAN Spectroscopy to Assess Cadmium Toxicity on Marine Mussel (Mytilus Edulis)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Dib</w:t>
+                <w:t xml:space="preserve">Contrôle en ligne par spectroscopie Raman de l’accumulation de lipides produits par des microalgues en photobioréacteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment – ICCE 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème rencontres Biologie Physique du grand ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653960v1</w:t>
+                <w:t xml:space="preserve">hal-02349702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman microspectroscopy and chemometrics: a combined approach to perform a rapid untargeted screening of bacteria present in food samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Grangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutledge D. N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTA, International Symposium on Toxicity Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bellingham, United States</w:t>
+              <w:t xml:space="preserve">EuroAnalysis, the European Conference on Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349725v1</w:t>
+                <w:t xml:space="preserve">hal-02349714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microspectroscopy and chemometrics: a combined approach to perform a rapid untargeted screening of bacteria present in food samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Grangé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michèle Lees</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroAnalysis, the European Conference on Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISTA, International Symposium on Toxicity Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bellingham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349714v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Safety and Chemometrics: automation of information processing as a support for decision making.</w:t>
               </w:r>
@@ -4501,51 +4501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D N Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pittcon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Chicago, United States</w:t>
@@ -4708,51 +4708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,230 +4801,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of pathogenic bacteria by Raman spectroscopy in the field of food science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in bacterial strains discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Workshop of the University of Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349769v1</w:t>
+                <w:t xml:space="preserve">hal-01594344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in bacterial strains discrimination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of pathogenic bacteria by Raman spectroscopy in the field of food science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Scientific Workshop of the University of Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594344v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microorganisms by Raman spectroscopy for the development of new biosensors in the food industry</w:t>
               </w:r>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,51 +5426,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Cadmium-Induced Toxicity in Marine Mussels (Mytilus edulis) by Raman Spectroscopy and Chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,316 +5670,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analytical methods for food analysis</w:t>
+                <w:t xml:space="preserve">Evaluation of white wines origin by Raman spectroscopy coupled with chemometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cheblee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Coherent Raman Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Europeen symposium on Food Safety (IAFP’S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355454v1</w:t>
+                <w:t xml:space="preserve">hal-02355437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of white wines origin by Raman spectroscopy coupled with chemometric methods</w:t>
+                <w:t xml:space="preserve">Rapid analytical methods for food analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europeen symposium on Food Safety (IAFP’S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">1st Workshop on Coherent Raman Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355437v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of white wines by Raman spectroscopy coupled with chemometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lahoud</w:t>
+                <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Maury</w:t>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cheblee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Enology (Œno) &amp; In Vino Analytica Scientia (IVAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
@@ -6002,648 +6002,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
+                <w:t xml:space="preserve">Instrumentation pour les Microalgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation (c2i)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355471v1</w:t>
+                <w:t xml:space="preserve">hal-02360098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microspectroscopy and chemometrics: a combined approach to perform a rapid untargeted screening of bacteria present in food samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360143v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation pour les Microalgues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">From toxicological bioassay and chemometrics analysis to a Raman spectroscopy multiparametric biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation (c2i)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360098v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.J. Durand</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368226v1</w:t>
+                <w:t xml:space="preserve">hal-02355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From toxicological bioassay and chemometrics analysis to a Raman spectroscopy multiparametric biosensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman microspectroscopy and chemometrics: a combined approach to perform a rapid untargeted screening of bacteria present in food samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355490v1</w:t>
+                <w:t xml:space="preserve">hal-02360143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,51 +6651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Analytical Chemistry (EuroAnalysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
@@ -6776,51 +6776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RamanFest Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6985,64 +6985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérald Thouand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cell Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.825-850, 2022, 978-3-030-23217-7. </w:t>
@@ -7074,419 +7074,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Online Analysis Systems for the Chemotyping of the Egg Matrix</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’altération des ovoproduits par des approches ciblées et non ciblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alteration of Ovoproducts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-202, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333841v1</w:t>
+                <w:t xml:space="preserve">hal-02547146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’altération des ovoproduits par des approches ciblées et non ciblées</w:t>
+                <w:t xml:space="preserve">Potentiel des systèmes d’analyse en ligne pour le chémotypage de la matrice ovoproduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-202, 2018</w:t>
+              <w:t xml:space="preserve">, pp.203-225, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547146v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel des systèmes d’analyse en ligne pour le chémotypage de la matrice ovoproduit</w:t>
+                <w:t xml:space="preserve">The Potential of Online Analysis Systems for the Chemotyping of the Egg Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alteration of Ovoproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.259-283, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50004-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547164v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Spoilage of Egg Products using Targeted and Non-targeted Approaches</w:t>
               </w:r>
@@ -7632,77 +7632,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Bioreporter Applications in Ecotoxicology: Concepts and Practical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8117,51 +8117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8352,51 +8352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar H. Dib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2023.103535" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hussein Dib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Bandeliuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124352" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lancelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129916" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grang&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B y Cordella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Rutledge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lees" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02596-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lieutaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101595" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2016.1209760" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hartono" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Kushmaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2644-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7909-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Jankowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman &#346;wietlik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reinheimer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QLBS2F7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Benallouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Tien Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100762" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2002964" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne-Momo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeyachandran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4032-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0ZXS9RX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653960v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutledge D. N." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lees" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kengne-Momo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482548" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Jeyachandran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lahoud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cheblee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360165v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333841v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50004-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345370v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407485.ch2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346038v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr Yatma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schortgen Marc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar H. Dib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2023.103535" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hussein Dib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Bandeliuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lancelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129916" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grang&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B y Cordella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Rutledge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lees" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02596-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lieutaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101595" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2016.1209760" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hartono" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Kushmaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2644-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7909-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Jankowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman &#346;wietlik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reinheimer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QLBS2F7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Benallouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Tien Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100762" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Reinheimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2002964" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne-Momo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeyachandran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4032-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0ZXS9RX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutledge D. N." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lees" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kengne-Momo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482548" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Jeyachandran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lahoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cheblee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355454v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360165v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333841v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50004-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345370v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407485.ch2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346038v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr Yatma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schortgen Marc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>