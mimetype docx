--- v0 (2026-03-29)
+++ v1 (2026-05-02)
@@ -300,693 +300,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale and functional heterogeneity of the hippocampal extracellular space</w:t>
+                <w:t xml:space="preserve">Real-Time Multistep Asymmetrical Disassembly of Nucleosomes and Chromatosomes Visualized by High-Speed Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Grassi</w:t>
+                <w:t xml:space="preserve">Bibiana Onoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Idziak</w:t>
+                <w:t xml:space="preserve">César Díaz-Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhian Cañari-Chumpitaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sibarita</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (5), pp.112478. </w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.122 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249559v1</w:t>
+                <w:t xml:space="preserve">hal-04798017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Binary Annular Phase Mask to Regulate Spherical Aberration and Allow Super-Localization in Single-Particle Tracking over Extended Depth-of-Focus</w:t>
+                <w:t xml:space="preserve">Nanoscale and functional heterogeneity of the hippocampal extracellular space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Gresil</w:t>
+                <w:t xml:space="preserve">Diego Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Idziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Caicedo</w:t>
+                <w:t xml:space="preserve">Ivo Calaresu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanca Martín Muñoz</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Sibarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 545, pp.129699. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), pp.112478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998890v1</w:t>
+                <w:t xml:space="preserve">hal-04249559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Multistep Asymmetrical Disassembly of Nucleosomes and Chromatosomes Visualized by High-Speed Atomic Force Microscopy</w:t>
+                <w:t xml:space="preserve">A Binary Annular Phase Mask to Regulate Spherical Aberration and Allow Super-Localization in Single-Particle Tracking over Extended Depth-of-Focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibiana Onoa</w:t>
+                <w:t xml:space="preserve">Quentin Gresil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Díaz-Celis</w:t>
+                <w:t xml:space="preserve">Olivier Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristhian Cañari-Chumpitaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antony Lee</w:t>
+                <w:t xml:space="preserve">Karen Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Bustamante</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blanca Martín Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.122 - 137. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 545, pp.129699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798017v1</w:t>
+                <w:t xml:space="preserve">hal-03998890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Astropy Project: Sustaining and Growing a Community-oriented Open-source Project and the Latest Major Release (v5.0) of the Core Package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the validity domain of maximum likelihood estimators for depth-of-field extension in single-molecule localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian M. Price-Whelan</w:t>
+                <w:t xml:space="preserve">Caroline Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pey Lian Lim</w:t>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Earl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Larry Bradley</w:t>
+                <w:t xml:space="preserve">Laurent Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac7c74⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (1), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.439993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03780752v1</w:t>
+                <w:t xml:space="preserve">hal-03473290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity domain of maximum likelihood estimators for depth-of-field extension in single-molecule localization microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lévêque</w:t>
+                <w:t xml:space="preserve">The Astropy Project: Sustaining and Growing a Community-oriented Open-source Project and the Latest Major Release (v5.0) of the Core Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M. Price-Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pey Lian Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Kulcsár</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antony Lee</w:t>
+                <w:t xml:space="preserve">Nicholas Earl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bon</w:t>
+                <w:t xml:space="preserve">Nathaniel Starkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cognet</w:t>
+                <w:t xml:space="preserve">Larry Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (1), pp.37-43. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.439993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac7c74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473290v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03780752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Carbon Nanotube Tracking Reveals the Nanoscale Extracellular Space around Synapses</w:t>
               </w:r>
@@ -1024,51 +1024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Calaresu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (17), pp.6849 - 6856. </w:t>
@@ -1100,386 +1100,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length Measurement of Single-Walled Carbon Nanotubes from Translational Diffusion and Intensity Fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-designed annular binary phase masks for depth-of-field extension in single-molecule localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kulcsár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Aleksanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0031194⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (22), pp.32426-32446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.402752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951667v1</w:t>
+                <w:t xml:space="preserve">hal-03025638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale exploration of the extracellular space in the live brain by combining single carbon nanotube tracking and super-resolution imaging analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Length Measurement of Single-Walled Carbon Nanotubes from Translational Diffusion and Intensity Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (22), pp.224301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2019.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0031194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293489v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designed annular binary phase masks for depth-of-field extension in single-molecule localization microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Kulcsár</w:t>
+                <w:t xml:space="preserve">Nanoscale exploration of the extracellular space in the live brain by combining single carbon nanotube tracking and super-resolution imaging analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Paviolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico N Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana S Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Aleksanyan</w:t>
+                <w:t xml:space="preserve">Laurent Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (22), pp.32426-32446. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.402752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025638v1</w:t>
+                <w:t xml:space="preserve">hal-03293489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synucleinopathy alters nanoscale organization and diffusion in the brain extracellular space through hyaluronan remodeling</w:t>
               </w:r>
@@ -1631,349 +1631,349 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the coating of single-walled carbon nanotubes on their diffusion properties within biological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boyreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline, Simon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">8th International Meeting on Chemistry of Carbon Nanomaterials - ChemOnTubes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ChemOnTubes 2022 Local Organizing Committee, Apr 2022, Donastia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586643v1</w:t>
+                <w:t xml:space="preserve">hal-04577972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the coating of single-walled carbon nanotubes on their diffusion properties within biological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Apolline Simon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline, Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boyreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnardel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Meeting on Chemistry of Carbon Nanomaterials - ChemOnTubes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ChemOnTubes 2022 Local Organizing Committee, Apr 2022, Donastia, Spain</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577972v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masques de phases optimisés pour l’augmentation de profondeur de champ en microscopie de molécules uniques - MASK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation scientifique – projets de l’appel 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AG du GdR-ISIS (CNRS), Jun 2021, Biarritz, France</w:t>
@@ -2002,103 +2002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess depth-of-field extension strategies applied to single-molecule super-resolution microscopes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optical Sensing and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.CF4B.5, </w:t>
@@ -2149,259 +2149,259 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative imaging of single carbon nanotubes and fluorescently labelled neuronal structures in the extracellular space of live brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Paviolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joana Ferreira</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana S Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282909v1</w:t>
+                <w:t xml:space="preserve">hal-03297940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative imaging of single carbon nanotubes and fluorescently labelled neuronal structures in the extracellular space of live brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Paviolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joana S Ferreira</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297940v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2419,103 +2419,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can phase masks extend depth-of-field in localization microscopy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kulcsár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging II, SPIE proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11351, pp.113510E, 2020, </w:t>
@@ -2643,51 +2643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B5C0FFB"/>
+    <w:nsid w:val="0884C92B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2874,51 +2874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antony-lee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2193-5369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596819v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00955" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Grassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Idziak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Calaresu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sibarita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112478" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gresil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Caicedo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mart&#237;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129699" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Onoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar D&#237;az-Celis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Ca&#241;ari-Chumpitaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bustamante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Price-Whelan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pey Lian Lim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Earl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Starkman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bradley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7c74" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.439993" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c04259" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031194" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico N Soria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Groc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.03.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Aleksanyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.402752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02904850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Soria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arotcarena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17328-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline, Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnardel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/COSI.2021.CF4B.5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282909v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558426" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antony-lee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2193-5369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596819v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00955" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Onoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar D&#237;az-Celis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Ca&#241;ari-Chumpitaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bustamante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00735" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Grassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Idziak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Calaresu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sibarita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112478" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gresil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Caicedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mart&#237;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129699" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.439993" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Price-Whelan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pey Lian Lim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Earl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Starkman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bradley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7c74" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paviolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hunter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c04259" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025638v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Aleksanyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.402752" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico N Soria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Groc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.03.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02904850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Soria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Doudnikoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arotcarena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17328-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnardel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline, Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/COSI.2021.CF4B.5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558426" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>