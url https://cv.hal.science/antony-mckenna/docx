--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -582,2589 +582,2520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un matérialisme &amp;quot;classique&amp;quot; : Voltaire et sa &amp;lt;i&amp;gt;Lettre sur Locke&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les usages de la métaphysique chez les matérialistes au XVIIe siècle, dir. Guillaume Coissard, 18, pp.251-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12209-8.p.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Lettre sur Locke à la cour princière de Rheinsberg »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Voltaire dans le monde germanique, 20, pp.71-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/FYUA8800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un matérialisme &amp;quot;classique&amp;quot; : Voltaire et sa &amp;lt;i&amp;gt;Lettre sur Locke&amp;lt;/i&amp;gt;</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;lt;i&amp;gt;Lettre sur Locke&amp;lt;/i&amp;gt; de Voltaire, manuscrit clandestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pensées secrètes des académiciens. Fontenelle et ses confrères, 28, pp.157-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10651-7.p.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations de Pierre Bayle avec l'Angleterre et avec les Anglais: le témoignage de sa correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.179-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20563035.2018.1539334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle, les vérités évidentes et les vérités particulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les usages de la métaphysique chez les matérialistes au XVIIe siècle, dir. Guillaume Coissard, 18, pp.251-273. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12209-8.p.0251⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Pierre Bayle et les libertins, 15, pp.147-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08629-1.p.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Mori</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pierre Bayle : un esprit libre, sans tutelle, tome 81 (4), pp.729-748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Correspondence of Pierre Bayle, Seventeenth Century Philosopher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric-Olivier Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle : le pyrrhonisme et la foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pierre Bayle : un esprit libre, sans tutelle, 81 (4), pp.729-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aphi.814.0729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle, historien de la philosophie: un sondage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexicon Philosophicum - International Journal for the History of Texts and Ideas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, http://lexicon.cnr.it/index.php/LP/article/view/511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayle et le scepticisme: un écran de fumée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La pensée de Pierre Bayle, 14 pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07100-6.p.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle, historien de la philosophie: un sondage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin annuel de l'Institut d’Histoire de la Réformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.57-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle et la tolérance des croyances irrationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmopolis, A Review of Cosmopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masques de Pierre Bayle : pratiques de l'anonymat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.237-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01463754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle face à la propagande orangiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.129-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enchevêtrement des questions épistémologiques, morales et religieuses chez Pierre Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (1), pp.113-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xvii.2011.2468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres complètes de Voltaire, t. 80a. Éloge et Pensées de Pascal, édition établie par Condorcet, annotée par Voltaire, édition critique établie par Richard Parish, Oxford, Voltaire Foundation, 2008, 307p. [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Voltaire et l'histoire nationale, 10, pp.327-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/FYIU8247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Moïsade : un manuscrit clandestin voltairien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Approches voltairiennes des manuscrits clandestins, 8, pp.67- 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/GQFX3144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et la science des libertins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre clandestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Pensées secrètes des académiciens. Fontenelle et ses confrères, 28, pp.157-184. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, Vol. 16, non précisé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Éric-Olivier Lochard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00284463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle in the light of new research : faith and reason in the classical age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 12, pp.243- 256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévost lecteur de Pascal : la métaphysique du sentiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pierre Bayle : un esprit libre, sans tutelle, tome 81 (4), pp.729-748</w:t>
+              <w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 29, pp.4- 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bayle, les vérités évidentes et les vérités particulières</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yearning for the homeland : Pierre Bayle and the Huguenot refugees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. XLIV, pp.213- 226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les relations de Pierre Bayle avec l'Angleterre et avec les Anglais: le témoignage de sa correspondance</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie des Lumières et le statut de la philosophie clandestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Modern French Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 12, pp.55-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Pierre Bayle: le pyrrhonisme et la foi »</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et Gassendi : la philosophie du libertin dans les &amp;quot; Pensées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (4), pp.729-748</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 233, pp.635-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bayle : le pyrrhonisme et la foi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance du jeune Bayle : apprentissage et banc d'essai de son écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol. 103 (N° 2), pp.287-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...314 lines deleted...]
-                <w:t xml:space="preserve">Les masques de Pierre Bayle : pratiques de l'anonymat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle polygraphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 80, pp.237-248</w:t>
+              <w:t xml:space="preserve">, 2003, N° 49, pp.243-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...741 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293514v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur la dis/simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molière et le problème religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Lyraud, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">06 - La patrie de Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protestantisme, nation, identité. Hommage à Myriam Yardeni.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michelle Magdelaine et Viviane Rosen-Prest, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive representation model for handwriting dedicated to word spotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00870693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Interest Points and local description for Word Spotting Application on Historical Handwriting images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Analysis on Images and Patterns, CAIP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, york, United Kingdom. pp.408-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00870695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conjoncture politique déterminante : Pierre Bayle, Pierre Jurieu et la «Glorieuse Révolution»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théologie et Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00276606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bayle in the twentieth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Bayle, 1647-1706, 'le philosophe de Rotterdam' : philosophy, religion and reception - Tercentenary conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Rotterdam, Netherlands. pp.253- 267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libertin interlocuteur de Pascal dans les &amp;quot;Pensées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornate Pascal 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Italie. pp.115-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3174,6356 +3105,6356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et scepticisme de Montaigne à Hume. Mélanges en l’honneur de Gianni Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Philosophie et scepticisme de Montaigne à Hume. Mélanges en l’honneur de Gianni Paganini</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Libre pensée et littérature clandestine, 9782745359513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Religion du chrétien guidé par la raison universelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Libre pensée et littérature clandestine, 9782745359216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Champion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Libre pensée et littérature clandestine, 9782745359513</w:t>
+                <w:t xml:space="preserve">hal-04292196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions morales et métaphysiques sur les religions et sur les connaissances des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mori Gianluca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La Religion du chrétien guidé par la raison universelle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Moïsade : édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, 147, 2021, Œuvres complètes de Voltaire, 978-0-7294-1229-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre sur Locke, manuscrit clandestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Libre pensée et littérature clandestine, 9782745359216</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, t.6c, pp.328, 2020, Œuvres complètes de Voltaire, 978-0-7294-1217-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...70 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et son libertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131, 2017, 978-2-406-06843-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06845-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Voltaire Foundation, 147, 2021, Œuvres complètes de Voltaire, 978-0-7294-1229-2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quatorzième. Décembre 1706-avril 1732. Lettres 1742-1791</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiep Van Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, xxvi + 472 p., 2017, 978-0-7294-1070-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quinzième. Bibliographie et index général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiep Van Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, t.6c, pp.328, 2020, Œuvres complètes de Voltaire, 978-0-7294-1217-9</w:t>
+              <w:t xml:space="preserve">, pp.393, 2017, 978-0-7294-1201-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...68 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome treizième. Janvier 1703-décembre 1706. Lettres 1591-1741</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiep Van Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, xxx + 625 p., 2016, 978-0-7294-1069-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études sur Pierre Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, 70, 2015, Vie des huguenots, 9782745328434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome douzième. Janvier 1699-décembre 1702. Lettres 1406-1590</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Antony Mckenna</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiep Van Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, xviii + 598 p., 2015, 978-0-7294-1028-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome onzième. Août 1697- décembre 1698. Lettres 1281-1405</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-0-7294-1027-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome dixième. Avril 1696-juillet 1697. Lettres 1100-1280</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Roche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wiep Van Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.xxx+709, 2013, 9780729410267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déismes et déistes à l'âge classique [dossier du n° 21 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jaffro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.595, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'érudition et la littérature philosophique clandestine [dossier du n° 20 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, pp.450, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle et la liberté de conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anacharsis, 2012, 978-2-914777-827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome neuvième. Janvier 1693 - mars 1696. Lettres 902-1099</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.393, 2017, 978-0-7294-1201-8</w:t>
+              <w:t xml:space="preserve">, pp.xxxii-747, 2012, 9780729409841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et la littérature clandestine [Dossier du n° 19 de : La Lettre Clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.462, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Éclaircissements&amp;quot; de Pierre Bayle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.548, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres Philosophiques&amp;quot; / Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 604 p., 2010, Bibliothèque du XVIIIe siècle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00486159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 12, Le libertinage est-il une catégorie philosophique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.234, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00483915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Lettres philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.604, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome huitième. Janvier 1689-décembre 1692. Lettres 720-901</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01703444v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Antony Mckenna</w:t>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-0-7294-0983-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome septième. Juillet 1686-décembre 1688. lettres 588-719</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiep Van Bunge</w:t>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-0-7294-0973-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 11, Le libertinage et l'éthique à l'Âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.392, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Délit d'opinion à l'âge classique : du colporteur au philosophe [Dossier du N° 17 de : La Lettre Clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome sixième. Août 1685 - fin juin 1686. Lettres 451 - 587</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, xxvi + 472 p., 2017, 978-0-7294-1070-0</w:t>
+              <w:t xml:space="preserve">, 2008, 978-0-7294-0878-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antony Mckenna</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et les manuscrits philosophiques clandestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Susana Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cotoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.466, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations franco-anglaises aux XVIIe et XVIIIe siècles : périodiques et manuscrits clandestins [N° 15 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jaffro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.504, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome cinquième. Août 1684 - fin juillet 1685. Lettres 309 - 450</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-0-7294-0877-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les matérialismes dans la littérature clandestine de l'Age classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.374, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux de correspondance à l'âge classique : XVIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Häseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.382, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Bayle : la bataille entre Pierre Bayle et Pierre Jurieu devant le consistoire de l'Eglise wallonne de Rotterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Institut Claude Longeon, Pagination non précisée, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quatrième. Janvier 1684-juillet 1684. Lettres 242-308</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiep Van Bunge</w:t>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 0-7294-0853-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 9, Les libertins et la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.352, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière dramaturge libertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.254, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 8, Protestants, hérétiques, libertins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.199, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome troisième. Janvier 1678-fin 1683. Lettres 147-241</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, xxx + 625 p., 2016, 978-0-7294-1069-4</w:t>
+              <w:t xml:space="preserve">, 2004, 0-7294-0820-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">H. Champion, 70, 2015, Vie des huguenots, 9782745328434</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systématique et iconographie du temps. Essais sur la notion de période</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, 264p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antony Mckenna</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systématique et iconographie du temps : essais sur la notion de période</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, pp.258, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle dans la République des Lettres : philosophie, religion, critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.589, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de Port-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lesaulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.1176, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecteurs et collectionneurs de textes clandestins à l'âge classique [N° 12 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.498, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 7, La résurgence des philosophies antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.339, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens et la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Cornulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Recanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Galatanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.602, 2003, COLLOQUES CONGRES ET CONFERENCES SCIENCE DU LANGAGE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clandestin et l'inédit à l'âge classique [N° 11 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.343, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 6, Libertins et esprits forts du XVIIe siècle : quels modes de lecture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.150, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie intellectuelle aux refuges protestants. II, Huguenots traducteurs : actes de la Table ronde de Dublin, juillet 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Häseler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.196, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le doute philosophique ; philosophie classique et littérature clandestine [N° 10 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.450, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianisme et lumières [N° 34 de : Dix-huitième siècle]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Albertan-Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.735, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes littéraires dans les manuscrits philosophiques clandestins [N° 9 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.432, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rayonnement de Port-Royal : mélanges en l'honneur de Philippe Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.635, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 5, Les libertins et le masque : simulation et représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.187, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome deuxième. Novembre 1674-novembre 1677. Lettres 66-146</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edward James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 0-7294-0731-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle témoin et conscience de son temps : un choix d'articles du Dictionnaire historique et critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.523, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Materia actuosa : Antiquité, âge classique, Lumières : mélanges en l'honneur d'Olivier Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.747, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 4, Gassendi et les gassendiste [Les passions libertines]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.217, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identification du texte clandestin aux XVIIe et XVIIIe siècles [N° 7 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.398, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome premier, 1662-1674, lettres 1-65</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiep Van Bunge</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, xviii + 598 p., 2015, 978-0-7294-1028-1</w:t>
+              <w:t xml:space="preserve">, 1999, 0-7294-0541-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie intellectuelle aux refuges protestants [I]. Actes de la Table ronde de Münster du 25 juillet 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Häseler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, pp.363, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 3, Le public et le privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.190, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-Royal et les Protestants [N° 47 de : Chroniques de Port-Royal]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-0-7294-1027-4</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lauriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibliothèque Mazarine, pp.463, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...114 lines deleted...]
-              <w:t xml:space="preserve">, pp.xxx+709, 2013, 9780729410267</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et politique : les avatars de l'augustinisme [Actes du colloque organisé par l'Institut Claude Longeon à l'université Jean Monnet, Saint-Etienne, du 4 au 7 octobre 1995]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jehasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.408, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure et clandestinité aux XVIIe et XVIIIe siècles : [N° 6 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, pp.595, 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.288, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendances actuelles dans la recherche sur les clandestins à l'âge classique [N° 5 de : La Lettre clandestine]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Anacharsis, 2012, 978-2-914777-827</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.360, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, pp.450, 2012</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie clandestine à l'âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mothu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.539, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...114 lines deleted...]
-              <w:t xml:space="preserve">, pp.xxxii-747, 2012, 9780729409841</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 2, La Mothe Le Vayer et Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Etienne, pp.145, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, pp.462, 2011</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Humanisme aux Lumières, Bayle et le protestantisme : mélanges en l'honneur d'Élisabeth Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cristina Pitassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.XXII-742, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 604 p., 2010, Bibliothèque du XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Arnauld (1612-1694) : philosophe, écrivain, théologien [N° 44 de : Chroniques de Port-Royal]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibliothèque Mazarine, pp.436, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">H. Champion, pp.548, 2010</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Descartes et Gassendi : la première édition des &amp;quot;Pensées&amp;quot; de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.290, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.234, 2010</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Pascal à Voltaire : le rôle des &amp;quot;Pensées&amp;quot; de Pascal dans l'histoire des idées entre 1670 et 1734</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.1104, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...4235 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9533,194 +9464,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayle, Locke et Toland (parmi d'autres) sur la matière pensante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antony McKenna; Hans Bots. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du Dictionnaire historique et critique de Pierre Bayle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.177-214, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certitude morale : de Pascal à Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Darveau-St-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Certitude morale de Descartes à Hume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-406-15454-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-406-15454-9</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pierre Bayle et le critère de la raison »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Klein, Ph. Martin et S. Roman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cerf, p., pp.173-181, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774726v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les correspondants de Bayle dans le Journal d'Antoine Galland »</w:t>
               </w:r>
@@ -9786,969 +9790,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pierre Bayle et le critère de la raison »</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">« Pierre Bayle et le Brandebourg »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Gantet et Markus Meumann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échanges savants franco-allemands au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-41, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Arnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secrétan, Catherine; Frijhoff, Willem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Pays-Bas au Siècle d’Or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-271-11593-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secrétan, Catherine; Frijhoff, Willem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Pays-Bas au Siècle d’Or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-271-11593-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-271-11593-5</w:t>
+                <w:t xml:space="preserve">hal-01988344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle et les livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Charon; Sabine Juratic; Isabelle Pantin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annonce faite au lecteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.75-84, 2017, 978-2-87558-509-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988344v1</w:t>
+                <w:t xml:space="preserve">hal-01703438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohérence de l'argument apologétique que Pascal adresse au libertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Bianchi; Nicole Gengoux; Gianni Paganini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Philosophie et libre pensée. Philosophy and free thought, XVIIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.213-244, 2017, 9782745331380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de Pierre Bayle dans les Lumières radicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta García-Alonso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les Lumières radicales et le politique. Études critiques sur les travaux de Jonathan Israel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.51-81, 2017, 9782745333490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphitryon : autorité, vérité, identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Bahier-Porte; Zoé Schweitzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autorité et marginalité sur les scènes européennes (XVIIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.77-95, 2017, 978-2-406-06243-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06245-5.p.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de Pierre Bayle dans les Lumières radicales</w:t>
-[...63 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Les arts de lire des philosophes modernes. Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Antoine-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: Les arts de lire des philosophes modernes (dir. Delphine Antoine-Mahut, Josiane Boulad-Ayoub et Alexandra Torero-Ibad), PULaval, p. 7-10.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02018676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuscrits clandestins dans les papiers de Marc-Michel Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre clandestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Classiques Garnier, pp.25-46, 2015, La littérature philosophique clandestine dans les correspondances, 978-2-8124-4705-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01490359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bayle et la foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hurel, Daniel-Odon and Pitassi, Maria-Cristina and Lauret, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie : une anthologie. Tome IV, Les temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Cerf, pp.259-265, 2013, Initiation, 978-2-204-09546-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bayle et la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hurel, Daniel-Odon and Pitassi, Maria-Cristina and Lauret, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théologie : une anthologie. Tome IV, Les temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Cerf, pp.348-354, 2013, Initiation, 978-2-204-09546-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177472v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion entre les lignes dans la correspondance de Pierre Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunan-Page, Anne and Prunier, Clotilde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croire à la lettre : religion et épistolarité dans l'espace franco-britannique XVII-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.201-220, 2012, Le Spectateur européen, 978-2-36781-006-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayle dans la tempête : la triple polémique qui l'oppose à Jurieu: stratégie européenne, philosophie religieuse et politique</w:t>
               </w:r>
@@ -10801,319 +10805,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La religion entre les lignes dans la correspondance de Pierre Bayle</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">From moral rationalism to moral pyrrhonism: the paradoxical pathway of Pierre Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermanin, Camilla and Simonutti, Luisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La centralità del dubbio: un progetto di Antonio Rotondò</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, L.S. Olschki, pp.837-849, 2011, Studi e testi per la storia della tolleranza in Europa nei secoli, 978-88-222-5968-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Soupirs de la France esclave : le problème de l'attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnet, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature de contestation : pamphlets et polémiques du règne de Louis XIV aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. le Manuscrit, pp.229-268, 2011, Réseau Lumières, 978-2-304-03542-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théologie et politique : le contexte politique de la bataille théologique entre Bayle et Jurieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burnand, Léonard and Paschoud, Adrien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de la controverse au seuil des Lumières, 1680-1715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, H. Champion, pp.79-96, 2010, Colloques, congrès et conférences sur le classicisme, 978-2-7453-2055-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177376v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille entre Bayle et Jurieu : le contexte politique d'une manœuvre philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quéval, Marie-Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orthodoxie et hétérodoxie : libertinage et religion en Europe au temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.33-50, 2010, Renaissance et âge classique, 978-2-86272-546-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bouclier de Charron</w:t>
               </w:r>
@@ -11166,1069 +11170,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille entre Bayle et Jurieu : le contexte politique d'une manœuvre philosophique</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le dilemme de l'apologétique au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brucker, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apologétique 1650-1802 : la nature et la grâce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Peter Lang, pp.9-20, 2010, Recherches en littérature et spiritualité, 978-3-0343-0380-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bayle et la vie des idées au tournant du 17e siècle : l’exemple de l’abbé Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moreau, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières en mouvement : la circulation des idées au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éd., pp.159-172, 2009, La Croisée des chemins, 978-2-84788-200-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévost, lecteur de Malebranche et de Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moreau, Isabelle;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières en mouvement : la circulation des idées au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.159-172, 2009, La Croisée des chemins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour-propre et vertu sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McKenna, Antony;Moreau, Pierre-François;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 11, Le libertinage et l'éthique à l'Âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Étienne., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bayle, un mineur en écriture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahier-Porte, Christelle and Jomand-Baudry, Régine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire en mineur au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, 2009, L'Esprit des lettres, 978-2-84321-116-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177735v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die philosophischen Clandestina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rohbeck, Johannes;Holzhey, Helmut;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Philosophie des 18. Jahrhunderts. Band ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schwabe, pp.47- 83, 2008, Grundriss der Geschichte der Philosophie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalité des plaisirs, la plénitude du sentiment : Prévost, lecteur de Malebranche, de Bayle et de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mervaud, Christiane;Seillan, Jean-Marie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie des lumières et valeurs chrétiennes : hommage à Marie-Hélène Cotoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.105- 124, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière und der Epikureismus am Ende des 17. Jahrhunderts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schwarte, Ludger;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophien des Fleisches : das Theater der Libertinage zwischen Kunst und Wissenschaft (1680-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Olms, pp.41- 56, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation philosophique entre 1650 et 1750 : le rôle de l'épicurisme : quelques pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secretan, Catherine;Dagron, Tristan;Bove, Laurent;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce que les lumières "radicales" ? : libertinage, athéisme et spinozisme dans le tournant philosophique de l'âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Amsterdam, Pagination non précisée, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux de correspondance de Pierre Bayle : réalité instable et représentation électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jens Häseler</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McKenna, Antony;Häseler, Jens;Beaurepaire, Pierre-Yves;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux de correspondance à l'âge classique : XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.7-16, 2006</w:t>
+              <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.89-107, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00188939v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de correspondance de Pierre Bayle : réalité instable et représentation électronique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En marge d'Amphitryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harry, Patricia;Sellier, Philippe;Mothu, Alain;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Cyrano de Bergerac : dissidents, excentriques et marginaux de l'âge classique : bouquet offert à Madeleine Alcover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.257-264, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Annie Leroux</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lettre à la correspondance et du réseau à l'espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Häseler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McKenna, Antony;Häseler, Jens;Beaurepaire, Pierre-Yves;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux de correspondance à l'âge classique : XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.89-107, 2006</w:t>
+              <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.7-16, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00188940v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière et l'imposture dévote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Claude, Longeon;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 6, Libertins et esprits forts du XVIIe siècle : quels modes de lecture ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.97-129, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12238,51 +12169,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12298,51 +12229,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Philosophy of Law and Social Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12352,420 +12283,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dictionnaire historique et critique de Pierre Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Antony Mckenna</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Noailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Noailly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01531000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie des périodiques anciens. Dépouillement des &amp;quot;Nouvelles de la République des Lettres&amp;quot; (mars 1684-avril 1689 et janvier 1699-décembre 1706)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ujm-01504850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie des périodiques anciens. Dépouillement de la revue Histoire des ouvrages des savans (1687-1709) de Henri Basnage de Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01504834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie des périodiques anciens. Dépouillement de la &amp;quot;Bibliothèque universelle et historique&amp;quot; (1686-1693) de Jean Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...178 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01504840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12775,493 +12706,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle and the Republic of Letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01503085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Relations de Pierre Bayle avec l'Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01503052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie de Pierre Bayle (seconde partie 1693-1706)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01502986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie de Pierre Bayle (première partie 1647-1693)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01502982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Correspondance de Pierre Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01444109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bayle et la République des Lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01503076v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">medihal-01502982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13329,51 +13260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47BA2976"/>
+    <w:nsid w:val="76321400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13560,51 +13491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antony-mckenna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030180236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17262887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292315v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ajfs.2023.32" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Mori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548593v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FYUA8800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12209-8.p.0251" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric-Olivier Lochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08629-1.p.0147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20563035.2018.1539334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.814.0729" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07100-6.p.0147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01463754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2011.2468" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FYIU8247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00284463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GQFX3144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00870695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00870693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00276606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mori Gianluca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pascal-et-son-libertin.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06845-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fr&#233;chet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bloch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172800v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cotoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293308v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H&#228;seler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tinguely" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293302v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Groult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesaulnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Paganini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aroui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Cornulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recanati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vuillaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293299v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Albertan-Coppola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descotes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293338v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293333v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ben&#237;tez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293332v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jehasse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Belin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lauriol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293324v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mothu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Pitassi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Magdelaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Whelan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774738v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-certitude-morale-de-descartes-a-hume.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548651v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire/7686-dictionnaire-des-pays-bas-au-siecle-d-or.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0077" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703437v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703438v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177465v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177472v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177414v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177376v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177812v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177890v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177735v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01444109v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503076v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503085v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502986v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antony-mckenna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030180236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17262887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292315v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ajfs.2023.32" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Mori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12209-8.p.0251" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FYUA8800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10651-7.p.0157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20563035.2018.1539334" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08629-1.p.0147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric-Olivier Lochard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.814.0729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07100-6.p.0147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01463754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2011.2468" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FYIU8247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GQFX3144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00284463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00870693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00870695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00276606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mori Gianluca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pascal-et-son-libertin.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06845-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bloch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fr&#233;chet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cotoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H&#228;seler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tinguely" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293302v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172807v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Groult" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Paganini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesaulnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aroui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Cornulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recanati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vuillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Albertan-Coppola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descotes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ben&#237;tez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293333v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Belin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lauriol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jehasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mothu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Pitassi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Magdelaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Whelan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-certitude-morale-de-descartes-a-hume.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548656v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988347v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire/7686-dictionnaire-des-pays-bas-au-siecle-d-or.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988344v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0077" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01490359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177414v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177812v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177735v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423143v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293517v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188939v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01531000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noailly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01504840v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502986v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01502982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01444109v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/medihal-01503076v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>