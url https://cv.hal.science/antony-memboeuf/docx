--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -186,4971 +186,5088 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Extraction of Anthocyanins from Red Onion (Allium cepa L.) Using Natural Deep Eutectic Solvents</w:t>
+                <w:t xml:space="preserve">A Mononuclear Scenario for the Copper‐Catalyzed Monooxygenation of Phenolic Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana González-De-Peredo</w:t>
+                <w:t xml:space="preserve">Alexander Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+                <w:t xml:space="preserve">Felix Tuczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias A Engesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-026-03061-4⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e03505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202503505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544505v1</w:t>
+                <w:t xml:space="preserve">hal-05594549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Isomeric TAT1-CARNOSINE Peptides by Energy-Resolved Mass Spectrometry and Principal Component Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Extraction of Anthocyanins from Red Onion (Allium cepa L.) Using Natural Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana González-De-Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30040853⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-026-03061-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943837v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green chemistry strategies for Flavonol extraction from onion: Exploring natural deep eutectic solvents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Differentiation of Isomeric TAT1-CARNOSINE Peptides by Energy-Resolved Mass Spectrometry and Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Distefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Arioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114445⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue Design, Synthesis, and Analysis of Potential Drugs, 3rd Edition, 30 (4), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30040853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168398v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Resolved Mass Spectrometry and Mid-Infrared Spectroscopy for Purity Assessment of a Synthetic Peptide Cyclised by Intramolecular Huisgen Click Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green chemistry strategies for Flavonol extraction from onion: Exploring natural deep eutectic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana González-De-Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.114445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mps7060097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04819905v1</w:t>
+                <w:t xml:space="preserve">hal-05168398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of Organosulfur Compounds in Onions: A Comparative Study between LC-HRMS and DTD-GC-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana González-De-Peredo</w:t>
+                <w:t xml:space="preserve">Energy-Resolved Mass Spectrometry and Mid-Infrared Spectroscopy for Purity Assessment of a Synthetic Peptide Cyclised by Intramolecular Huisgen Click Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Boqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors12070130⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (6), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps7060097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638525v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of isobaric interference using pseudo‐multiple reaction monitoring and energy‐resolved mass spectrometry for the isotope dilution quantification of a tryptic peptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling of Organosulfur Compounds in Onions: A Comparative Study between LC-HRMS and DTD-GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana González-De-Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors12070130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.5025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04544445v1</w:t>
+                <w:t xml:space="preserve">hal-04638525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS accurate quantification of a tryptic peptide co-eluted with an isobaric interference by using in-source collisional purification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of isobaric interference using pseudo‐multiple reaction monitoring and energy‐resolved mass spectrometry for the isotope dilution quantification of a tryptic peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lartia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-023-04989-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (5), pp.e5025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.5025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497762v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing C-terminal peptide amidation by the use of the survival yield technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LC-MS accurate quantification of a tryptic peptide co-eluted with an isobaric interference by using in-source collisional purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Logerot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rémy Lartia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 655, pp.114823. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 415 (29-30), pp.7211-7221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2022.114823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-023-04989-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016729v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonodithioester-amine coupling in water: a fast reaction to modify the surface of liposomes</w:t>
+                <w:t xml:space="preserve">Revealing C-terminal peptide amidation by the use of the survival yield technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montassar Khalil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+                <w:t xml:space="preserve">Elodie Logerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fraix</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Enjalbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ob01078f⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 655, pp.114823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2022.114823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282994v1</w:t>
+                <w:t xml:space="preserve">hal-04016729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand effects in gold-carbonyl complexes: evaluation of the bond dissociation energies using blackbody infrared radiative dissociation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphonodithioester-amine coupling in water: a fast reaction to modify the surface of liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gatineau</w:t>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Clavier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">László Drahos</w:t>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116545⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ob01078f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142381v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of a compound despite the presence of an isobaric interference by using in‐source Collision Induced Dissociation and tandem mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+                <w:t xml:space="preserve">Ligand effects in gold-carbonyl complexes: evaluation of the bond dissociation energies using blackbody infrared radiative dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Drahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.4698⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 463, pp.116545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124331v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Phosphine Electronic Effects on Molybdenum Complexes: A Combined Photoelectron Spectroscopy and Energy Decomposition Analysis Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structural analysis of a compound despite the presence of an isobaric interference by using in‐source Collision Induced Dissociation and tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c06746⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.e4698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997117v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Collision Energies and Bioinformatics Tools for Efficient Bottom-up Sequence Validation of Monoclonal Antibodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+                <w:t xml:space="preserve">Exploring Phosphine Electronic Effects on Molybdenum Complexes: A Combined Photoelectron Spectroscopy and Energy Decomposition Analysis Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dániel Hüse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viktor Háda</w:t>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03362⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (42), pp.8753-8765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c06746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420474v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion trap MS using high trapping gas pressure enables unequivocal structural analysis of three isobaric compounds in a mixture by using Energy-Resolved Mass Spectrometry and the Survival Yield technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimal Collision Energies and Bioinformatics Tools for Efficient Bottom-up Sequence Validation of Monoclonal Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ágnes Révész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor András Rokob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dániel Hüse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Háda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.4478⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (20), pp.13128-13135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420475v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Collision Energies in Proteomics Mass Spectrometry Experiments for Best Peptide Identification: Study of Mascot Score Energy Dependence Reveals Double Optimum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ion trap MS using high trapping gas pressure enables unequivocal structural analysis of three isobaric compounds in a mixture by using Energy-Resolved Mass Spectrometry and the Survival Yield technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812442v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Level Structure of Biodegradable Poly(Delta-Valerolactone) Obtained in the Presence of Boric Acid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Chaber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Thiabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23082034⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874521v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Standard Quantification Using Tandem Mass Spectrometry of a Tryptic Peptide in the Presence of an Isobaric Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90 (24), pp.14126-14130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Dissociation Energies of Carbonyl Gold Complexes: a New Descriptor of Ligand Effects in Gold(I) Complexes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (43), pp.15497-15505. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT03721C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Thiabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Selection of Collision Energies in Proteomics Mass Spectrometry Experiments for Best Peptide Identification: Study of Mascot Score Energy Dependence Reveals Double Optimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ágnes Révész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor András Rokob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudio Iacobucci</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilla Turiák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (5), pp.1898 - 1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824727v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of intramolecular click chemistry modified synthetic peptide isomers in mixtures using tandem mass spectrometry and the survival yield technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecular Level Structure of Biodegradable Poly(Delta-Valerolactone) Obtained in the Presence of Boric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadar Duale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Zięba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Chaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-018-1258-5⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23082034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874571v1</w:t>
+                <w:t xml:space="preserve">hal-01874521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the CO Dissociation in [Fe(CN) 2 (CO) 2 (dithiolate)] 2– Complexes with Quantum Chemical Topology Tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantification of intramolecular click chemistry modified synthetic peptide isomers in mixtures using tandem mass spectrometry and the survival yield technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lartia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (23), pp.5765 - 5777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-1258-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04537500v1</w:t>
+                <w:t xml:space="preserve">hal-01874571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the CO Dissociation in [Fe(CN)2(CO)2(dithiolate)]2- Complexes with Quantum Chemical Topology Tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Understanding the CO Dissociation in [Fe(CN) 2 (CO) 2 (dithiolate)] 2– Complexes with Quantum Chemical Topology Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (37), pp.7031-7041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770456v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding the CO Dissociation in [Fe(CN)2(CO)2(dithiolate)]2- Complexes with Quantum Chemical Topology Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (37), pp.7031-7041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146746v1</w:t>
+                <w:t xml:space="preserve">hal-01770456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and Quantification of an Isomeric Compound in a Mixture by Collisional Excitation in Multistage Mass Spectrometry Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b03490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01539207v1</w:t>
+                <w:t xml:space="preserve">hal-03146746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuAAC Click Reactions in the Gas Phase: Unveiling the Reactivity of Bis-Copper Intermediates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Purification and Quantification of an Isomeric Compound in a Mixture by Collisional Excitation in Multistage Mass Spectrometry Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603518⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (22), pp.10821 - 10825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b03490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01539212v1</w:t>
+                <w:t xml:space="preserve">hal-01539207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pauson-Khand Mechanism Revisited: Origin of CO in the Final Product</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">CuAAC Click Reactions in the Gas Phase: Unveiling the Reactivity of Bis-Copper Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (7), pp.1939 - 1942. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (52), pp.18690 - 18694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201307745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529572v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tandem mass spectrometry-based method to assess the architectural purity of synthetic polymers: a case of a cyclic polylactide obtained by click chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pauson-Khand Mechanism Revisited: Origin of CO in the Final Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Josse</w:t>
+                <w:t xml:space="preserve">Jérôme Blu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Winter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4PY01087F⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (7), pp.1939 - 1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201307745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538525v1</w:t>
+                <w:t xml:space="preserve">hal-01529572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method to estimate relative stabilities of polyethers cationized by alkali metal ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tandem mass spectrometry-based method to assess the architectural purity of synthetic polymers: a case of a cyclic polylactide obtained by click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ákos Kuki</w:t>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lajos Nagy</w:t>
+                <w:t xml:space="preserve">Olivier Coulembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazaleh Shemirani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">László Drahos</w:t>
+                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (3), pp.304 - 308. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.64 - 69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.5307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4PY01087F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01559117v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRKM modeling of collision activated reaction/collision induced dissociation experiments: Energy profile determination for phenylethyne incorporation on palladium (II)?phosphinous acid complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 319-320, pp.31 - 39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.05.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem mass spectrometric analysis of a mixture of isobars using the survival yield technique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A simple method to estimate relative stabilities of polyethers cationized by alkali metal ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ákos Kuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lajos Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Shemirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Drahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (10), pp.1744-52. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.304 - 308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-011-0195-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674623v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and energetics of poly(ethylene glycol) cationized by Li(+), Na(+), K(+) and Cs(+): a first-principles study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tandem mass spectrometric analysis of a mixture of isobars using the survival yield technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Lendvay</w:t>
+                <w:t xml:space="preserve">Laure Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lartia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1255/ejms.1107⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (10), pp.1744-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-011-0195-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717247v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of fragmentation for cationized poly(ethylene glycol) oligomers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure and energetics of poly(ethylene glycol) cationized by Li(+), Na(+), K(+) and Cs(+): a first-principles study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Károly Vékey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Lendvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/ejms.1107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.4665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730631v1</w:t>
+                <w:t xml:space="preserve">hal-00717247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on fragmentation in tandem mass spectrometry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energetics of fragmentation for cationized poly(ethylene glycol) oligomers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Károly Vékey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Nasioudis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">György Lendvay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac902463q⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (16), pp.2471-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730948v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination between charge-catalyzed and charge-independent fragmentation processes of cationized poly(n-butyl acrylate).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size effect on fragmentation in tandem mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nasioudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkan Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+                <w:t xml:space="preserve">Sergio Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Heeren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Károly Vékey</w:t>
+                <w:t xml:space="preserve">Ferenc Pollreisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar F van den Brink</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akos Kuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (21), pp.3214-6. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (6), pp.2294-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.4764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac902463q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718091v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of polymers by using their characteristic collision energy in tandem mass spectrometry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discrimination between charge-catalyzed and charge-independent fragmentation processes of cationized poly(n-butyl acrylate).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkan Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald F Smith</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Ron Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Károly Vékey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar F van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac101936v⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (21), pp.3214-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730953v1</w:t>
+                <w:t xml:space="preserve">hal-00718091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-dependent collision-induced dissociation of lithiated polytetrahydrofuran: effect of the size on the fragmentation properties.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discrimination of polymers by using their characteristic collision energy in tandem mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nasioudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron M A Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald F Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Károly Vékey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (22), pp.9350-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac101936v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasms.2010.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730952v1</w:t>
+                <w:t xml:space="preserve">hal-00730953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Dimethylzinc-Promoted Vinylation Of Nitrones With Vinylboronic Esters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy-dependent collision-induced dissociation of lithiated polytetrahydrofuran: effect of the size on the fragmentation properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Kuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lajos Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Gimbert</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Drahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Károly Vékey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (10), pp.1753-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasms.2010.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.07.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00532662v1</w:t>
+                <w:t xml:space="preserve">hal-00730952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucine enkephalin--a mass spectrometry standard.</w:t>
+                <w:t xml:space="preserve">Improved Dimethylzinc-Promoted Vinylation Of Nitrones With Vinylboronic Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Sztáray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nageswaran Praveenganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Candia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Lendvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mas.20279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 695 (22), pp.2447-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730951v1</w:t>
+                <w:t xml:space="preserve">hal-00532662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leucine enkephalin--a mass spectrometry standard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Sztáray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Drahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Károly Vékey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.298-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.20279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Targeted energy transfer between a Rotor and a Morse oscillator: A model for selective chemical dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 207 (1-2), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physd.2005.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5160,353 +5277,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mass spectrometry and tears: characterization of the organosulfur compounds in onions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Velasco González de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Informal Meeting on Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Budapest (HO), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-MRM and the Survival Yield Technique for the accurate quantification of a tryptic peptide despite isobaric co-elution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Lartia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Informal Meeting of Mass Spectrometry (IMMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidated and Carboxylated Peptides Mass Spectrometric Separation based on the Survival Yield Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Logerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSM2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5516,396 +5633,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalisation in CID MS/MS on a QqQ: towards ion trap CID excitation conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Regnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Informal Meeting on Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional cooling in CID tandem MS ion trap experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Bartolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Informal Meeting on Mass Spectrometry (IMMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis of cyclic bioactive peptides using « tricky » multistage CID experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Labous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiz Arioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Enjelbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Informal Meeting on Mass Spectrometry (IMMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5915,409 +6032,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand effects in gold-carbonyl complexes: evaluation of the bond dissociation energies using blackbody infrared radiative dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Drahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Phosphine Electronic Effects on Molybdenum Complexes: A Combined Photoelectron Spectroscopy and Energy Decomposition Analysis Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond dissociation energies of carbonyl gold complexes: a new descriptor of ligand effects in gold( i ) complexes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6385,51 +6502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2016E525"/>
+    <w:nsid w:val="E23A9E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6616,51 +6733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antony-memboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8540-2188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235982857" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2027-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Logerot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2022.114823" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fraix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01078f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Andr&#225;s Rokob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel H&#252;se" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor H&#225;da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03362" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01812442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Turi&#225;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00912" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadar Duale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#281;ba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chaber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23082034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Orain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Angelis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603518" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FLF6M5VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulembier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY01087F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Kuki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Nagy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Shemirani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5307" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76ZQ15PN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.05.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H1SGH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brasme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0195-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00717247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly V&#233;key" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lendvay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1107" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4665" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nasioudis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Indelicato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Pollreisz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Kuki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902463q" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00718091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkan Song" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Heeren" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar F van den Brink" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron M A Heeren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F Smith" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac101936v" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.06.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageswaran Praveenganesh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Candia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.07.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93XGTMWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730951v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szt&#225;ray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20279" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00713109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2005.05.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837651v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antony-memboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8540-2188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235982857" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2027-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Tuczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Engesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Logerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2022.114823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khalil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fraix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01078f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Andr&#225;s Rokob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel H&#252;se" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor H&#225;da" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03362" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01812442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Turi&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00912" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874521v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadar Duale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#281;ba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chaber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23082034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Orain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05399" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770456v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Angelis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603518" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FLF6M5VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulembier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY01087F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.05.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H1SGH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Kuki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Nagy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Shemirani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5307" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76ZQ15PN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jullien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brasme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0195-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00717247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly V&#233;key" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lendvay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1107" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4665" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nasioudis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Indelicato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Pollreisz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Kuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902463q" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00718091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkan Song" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Heeren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar F van den Brink" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4764" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron M A Heeren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F Smith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac101936v" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730952v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.06.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageswaran Praveenganesh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Candia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.07.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93XGTMWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szt&#225;ray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20279" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00713109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2005.05.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>