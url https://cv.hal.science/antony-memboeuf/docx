--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,6447 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6396 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antony Memboeuf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antony-memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8540-2188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235982857</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=K7teRHAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-2027-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mononuclear Scenario for the Copper‐Catalyzed Monooxygenation of Phenolic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Tuczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias A Engesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e03505. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202503505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Extraction of Anthocyanins from Red Onion (Allium cepa L.) Using Natural Deep Eutectic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana González-De-Peredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (4), pp.152. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12161-026-03061-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green chemistry strategies for Flavonol extraction from onion: Exploring natural deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana González-De-Peredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.114445. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.114445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of Isomeric TAT1-CARNOSINE Peptides by Energy-Resolved Mass Spectrometry and Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Distefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiz Arioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Design, Synthesis, and Analysis of Potential Drugs, 3rd Edition, 30 (4), pp.853. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30040853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Resolved Mass Spectrometry and Mid-Infrared Spectroscopy for Purity Assessment of a Synthetic Peptide Cyclised by Intramolecular Huisgen Click Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Boqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.97. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mps7060097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of Organosulfur Compounds in Onions: A Comparative Study between LC-HRMS and DTD-GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana González-De-Peredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.130. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors12070130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of isobaric interference using pseudo‐multiple reaction monitoring and energy‐resolved mass spectrometry for the isotope dilution quantification of a tryptic peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (5), pp.e5025. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.5025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS accurate quantification of a tryptic peptide co-eluted with an isobaric interference by using in-source collisional purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415 (29-30), pp.7211-7221. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-023-04989-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing C-terminal peptide amidation by the use of the survival yield technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Logerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655, pp.114823. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2022.114823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonodithioester-amine coupling in water: a fast reaction to modify the surface of liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ob01078f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand effects in gold-carbonyl complexes: evaluation of the bond dissociation energies using blackbody infrared radiative dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Drahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 463, pp.116545. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of a compound despite the presence of an isobaric interference by using in‐source Collision Induced Dissociation and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.e4698. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Phosphine Electronic Effects on Molybdenum Complexes: A Combined Photoelectron Spectroscopy and Energy Decomposition Analysis Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.8753-8765. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.0c06746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Collision Energies and Bioinformatics Tools for Efficient Bottom-up Sequence Validation of Monoclonal Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Révész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor András Rokob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Hüse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Háda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (20), pp.13128-13135. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion trap MS using high trapping gas pressure enables unequivocal structural analysis of three isobaric compounds in a mixture by using Energy-Resolved Mass Spectrometry and the Survival Yield technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intramolecular click chemistry modified synthetic peptide isomers in mixtures using tandem mass spectrometry and the survival yield technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (23), pp.5765 - 5777. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-018-1258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Thiabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Iacobucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Standard Quantification Using Tandem Mass Spectrometry of a Tryptic Peptide in the Presence of an Isobaric Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (24), pp.14126-14130. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Level Structure of Biodegradable Poly(Delta-Valerolactone) Obtained in the Presence of Boric Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadar Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Zięba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Chaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (8), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23082034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Collision Energies in Proteomics Mass Spectrometry Experiments for Best Peptide Identification: Study of Mascot Score Energy Dependence Reveals Double Optimum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Révész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor András Rokob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilla Turiák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.1898 - 1906. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond Dissociation Energies of Carbonyl Gold Complexes: a New Descriptor of Ligand Effects in Gold(I) Complexes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Hui Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (43), pp.15497-15505. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03721C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Thiabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Iacobucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the CO Dissociation in [Fe(CN) 2 (CO) 2 (dithiolate)] 2– Complexes with Quantum Chemical Topology Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (37), pp.7031-7041. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the CO Dissociation in [Fe(CN)2(CO)2(dithiolate)]2- Complexes with Quantum Chemical Topology Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (37), pp.7031-7041. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Quantification of an Isomeric Compound in a Mixture by Collisional Excitation in Multistage Mass Spectrometry Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (22), pp.10821 - 10825. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b03490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuAAC Click Reactions in the Gas Phase: Unveiling the Reactivity of Bis-Copper Intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Iacobucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (52), pp.18690 - 18694. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pauson-Khand Mechanism Revisited: Origin of CO in the Final Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (7), pp.1939 - 1942. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201307745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tandem mass spectrometry-based method to assess the architectural purity of synthetic polymers: a case of a cyclic polylactide obtained by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.64 - 69. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4PY01087F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to estimate relative stabilities of polyethers cationized by alkali metal ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ákos Kuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Shemirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Drahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.304 - 308. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRKM modeling of collision activated reaction/collision induced dissociation experiments: Energy profile determination for phenylethyne incorporation on palladium (II)?phosphinous acid complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 319-320, pp.31 - 39. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem mass spectrometric analysis of a mixture of isobars using the survival yield technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (10), pp.1744-52. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-011-0195-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and energetics of poly(ethylene glycol) cationized by Li(+), Na(+), K(+) and Cs(+): a first-principles study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Vékey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lendvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Dimethylzinc-Promoted Vinylation Of Nitrones With Vinylboronic Esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nageswaran Praveenganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Candia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lendvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 695 (22), pp.2447-2454. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-dependent collision-induced dissociation of lithiated polytetrahydrofuran: effect of the size on the fragmentation properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Kuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Drahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Vékey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (10), pp.1753-61. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2010.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of fragmentation for cationized poly(ethylene glycol) oligomers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Vékey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lendvay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (16), pp.2471-3. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect on fragmentation in tandem mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nasioudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Indelicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Pollreisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Kuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (6), pp.2294-302. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac902463q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination between charge-catalyzed and charge-independent fragmentation processes of cationized poly(n-butyl acrylate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Heeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Vékey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar F van den Brink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (21), pp.3214-6. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of polymers by using their characteristic collision energy in tandem mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Nasioudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron M A Heeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald F Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Vékey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (22), pp.9350-6. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac101936v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucine enkephalin--a mass spectrometry standard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Sztáray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Drahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Vékey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (2), pp.298-320. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted energy transfer between a Rotor and a Morse oscillator: A model for selective chemical dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 207 (1-2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2005.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mass spectrometry and tears: characterization of the organosulfur compounds in onions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Velasco González de Peredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Informal Meeting on Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MRM and the Survival Yield Technique for the accurate quantification of a tryptic peptide despite isobaric co-elution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Informal Meeting of Mass Spectrometry (IMMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidated and Carboxylated Peptides Mass Spectrometric Separation based on the Survival Yield Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Logerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSM2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalisation in CID MS/MS on a QqQ: towards ion trap CID excitation conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pallecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Regnacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Bartolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Informal Meeting on Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional cooling in CID tandem MS ion trap experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pallecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Bartolucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Informal Meeting on Mass Spectrometry (IMMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of cyclic bioactive peptides using « tricky » multistage CID experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Labous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Maroto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiz Arioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjelbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Informal Meeting on Mass Spectrometry (IMMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand effects in gold-carbonyl complexes: evaluation of the bond dissociation energies using blackbody infrared radiative dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Drahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Phosphine Electronic Effects on Molybdenum Complexes: A Combined Photoelectron Spectroscopy and Energy Decomposition Analysis Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Memboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond dissociation energies of carbonyl gold complexes: a new descriptor of ligand effects in gold( i ) complexes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6502,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E23A9E10"/>
+    <w:nsid w:val="B693CAEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6733,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antony-memboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8540-2188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235982857" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2027-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Tuczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Engesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Logerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2022.114823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khalil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fraix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01078f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Andr&#225;s Rokob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel H&#252;se" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor H&#225;da" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03362" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01812442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Turi&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00912" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874521v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadar Duale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#281;ba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chaber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23082034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Orain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05399" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770456v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Angelis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603518" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FLF6M5VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulembier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY01087F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.05.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H1SGH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Kuki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Nagy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Shemirani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5307" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76ZQ15PN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jullien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brasme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0195-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00717247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly V&#233;key" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lendvay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1107" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4665" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nasioudis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Indelicato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Pollreisz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Kuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902463q" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00718091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkan Song" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Heeren" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar F van den Brink" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4764" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron M A Heeren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F Smith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac101936v" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730952v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.06.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageswaran Praveenganesh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Candia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.07.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93XGTMWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szt&#225;ray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20279" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00713109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2005.05.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antony-memboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8540-2188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235982857" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=K7teRHAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2027-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Tuczek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Engesser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Logerot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2022.114823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fraix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01078f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes R&#233;v&#233;sz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Andr&#225;s Rokob" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel H&#252;se" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor H&#225;da" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03362" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadar Duale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#281;ba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chaber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23082034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01812442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Turi&#225;k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Orain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05399" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Angelis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603518" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FLF6M5VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538525v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulembier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY01087F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Kuki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Nagy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Shemirani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5307" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76ZQ15PN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.05.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H1SGH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jullien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brasme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0195-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00717247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly V&#233;key" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lendvay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1107" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageswaran Praveenganesh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Candia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.07.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93XGTMWQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Kuki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.06.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4665" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nasioudis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Indelicato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Pollreisz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902463q" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00718091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkan Song" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Heeren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar F van den Brink" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4764" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron M A Heeren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F Smith" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac101936v" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szt&#225;ray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20279" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00713109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2005.05.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837651v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>