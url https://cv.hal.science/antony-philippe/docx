--- v1 (2026-03-27)
+++ v2 (2026-05-02)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -235,589 +235,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15132913⟩</w:t>
+              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148999v1</w:t>
+                <w:t xml:space="preserve">hal-04053289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effets de deux interventions innovantes visant à réduire et/ou prévenir les détériorations de santé des étudiants à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (83), pp.22-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053289v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de deux interventions innovantes visant à réduire et/ou prévenir les détériorations de santé des étudiants à l’université</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (83), pp.22-29. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.2913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15132913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216966v1</w:t>
+                <w:t xml:space="preserve">hal-04148999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Eight-Session Multicomponent Physical Exercise Program Reduce Fall Risk and Fear of Falling among the Elderly?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Korchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Martinez</w:t>
+                <w:t xml:space="preserve">Nogrette Maxence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (14), pp.8262. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19148262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/36429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717430v1</w:t>
+                <w:t xml:space="preserve">hal-03685362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -825,51 +829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
@@ -901,161 +905,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can an Eight-Session Multicomponent Physical Exercise Program Reduce Fall Risk and Fear of Falling among the Elderly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nogrette Maxence</w:t>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (14), pp.8262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/36429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19148262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685362v1</w:t>
+                <w:t xml:space="preserve">hal-03717430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of negative stereotype on physical activity level among older adults during a training session</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived training intensity and performance changes quantification in judo.</w:t>
+                <w:t xml:space="preserve">Perceived Training Intensity and Performance Changes Quantification in Judo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus F Agostinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
@@ -1763,1455 +1763,1321 @@
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 29 (6), pp.1570-1577. </w:t>
+              <w:t xml:space="preserve">, 2015, 29, pp.1570 - 1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/jsc.0000000000000777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837614v1</w:t>
+                <w:t xml:space="preserve">hal-04964292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived Training Intensity and Performance Changes Quantification in Judo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus F Agostinho</w:t>
+                <w:t xml:space="preserve">An astrocyte-dependent mechanism for neuronal rhythmogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorly Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aklesso Kadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Fethiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/jsc.0000000000000777⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.844-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.4013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964292v1</w:t>
+                <w:t xml:space="preserve">hal-01837612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Responses to Resistance Training in an Animal Experiment Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony G. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, 7 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/914860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/914860⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01140860v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-01837612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674878v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louise Baussard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115115v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity as a protective factor against deficit in emotional regulation in adult ADHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès international de l'association des chercheurs en activités physiques et sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhaponticum carthamoides and Rhodiola rosea plant extracts: the right combination between both to get the optimal effect on muscle de novo protein synthesis and performance gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fanca-Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Campredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Descossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tran van Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle plasticity in response to resistance training is mainly controlled by a myosin ATPase adaptation</w:t>
+                <w:t xml:space="preserve">230% de gain de force : plasticité méconnue des têtes de myosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. European Muscle Conference (EMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. 1 p</w:t>
+              <w:t xml:space="preserve">11. Journée de l’École Doctorale en Sciences du Mouvement Humain « SANTE ET PERFORMANCE»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nice, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837634v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">230% de gain de force : plasticité méconnue des têtes de myosine</w:t>
+                <w:t xml:space="preserve">Muscle plasticity in response to resistance training is mainly controlled by a myosin ATPase adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lionne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journée de l’École Doctorale en Sciences du Mouvement Humain « SANTE ET PERFORMANCE»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nice, France. 10 p</w:t>
+              <w:t xml:space="preserve">44. European Muscle Conference (EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797189v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">275% de gains de performance en 4 semaines : apport de la modélisation dans la compréhension des mécanismes sous jacent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Laatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journée de l'Ecole Doctorale Sciences du mouvement humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3221,154 +3087,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3378,114 +3244,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'entraînement en résistance, de la performance à l'unité contractile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Montpellier, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015MONT4002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01342188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3632,51 +3498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.998724" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lionne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Borrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1494909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus F Agostinho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan S Marcolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton R Pereira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Busso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/jsc.0000000000000777" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morquette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorly Verdier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fethiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laatar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONT4002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.998724" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lionne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Borrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1494909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus F Agostinho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan S Marcolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton R Pereira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Busso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/jsc.0000000000000777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morquette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorly Verdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fethiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laatar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONT4002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>