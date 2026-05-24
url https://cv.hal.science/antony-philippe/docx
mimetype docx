--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -637,295 +637,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36429⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685362v1</w:t>
+                <w:t xml:space="preserve">hal-03571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Baussard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+                <w:t xml:space="preserve">Nogrette Maxence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/36429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571992v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an Eight-Session Multicomponent Physical Exercise Program Reduce Fall Risk and Fear of Falling among the Elderly?</w:t>
               </w:r>
@@ -1814,295 +1814,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An astrocyte-dependent mechanism for neuronal rhythmogenesis</w:t>
+                <w:t xml:space="preserve">Modeling the Responses to Resistance Training in an Animal Experiment Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Morquette</w:t>
+                <w:t xml:space="preserve">Antony G. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorly Verdier</w:t>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aklesso Kadala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antony Philippe</w:t>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn.4013⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/914860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837612v1</w:t>
+                <w:t xml:space="preserve">hal-01140860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Responses to Resistance Training in an Animal Experiment Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An astrocyte-dependent mechanism for neuronal rhythmogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony G. Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Dorly Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertrand Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+                <w:t xml:space="preserve">Aklesso Kadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+                <w:t xml:space="preserve">James Fethiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, 7 p. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.844-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/914860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nn.4013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140860v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Laatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3498,51 +3498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.998724" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lionne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Borrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1494909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus F Agostinho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan S Marcolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton R Pereira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Busso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/jsc.0000000000000777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morquette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorly Verdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fethiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laatar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONT4002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.998724" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roumanille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descossy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. van Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00390-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lionne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Borrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1494909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus F Agostinho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilvan S Marcolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton R Pereira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Busso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/jsc.0000000000000777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morquette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorly Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fethiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fanca-Berthon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Campredon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tran van Ba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laatar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONT4002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>