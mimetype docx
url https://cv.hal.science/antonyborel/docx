--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antony Borel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical pyrite “mirrors” from the Ecuadorian Cañari culture, digital microscopy observations, mineralogical and elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104352. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What function(s) for Palaeolithic polyhedrons, spheroids and bolas? Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.85. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-01989-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester and zooarchaeology in the French National Museum of Natural History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seguedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">litikum, Journal of the Lithic Research Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23898/litikumsi02a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐disciplinary study of a late Pleistocene woolly rhinoceros found in the Pannonian Basin and implications for the contemporaneous palaeoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsa Lisztes-Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Magyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1159-1170. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of Neandertal butchery traditions through the marrow extraction in southwestern Europe (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0271816. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanès Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kárpát-medencei nyersanyagokból készült kőeszközök felületi elváltozásainak kvalitatív és kvantitatív elemzése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magyar Régészet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36245/mr.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analyses of Surface Alterations of Stone Tools Made of Raw Materials from the Carpathian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36338/ha.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of use-wear detection and characterization on stone tool surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ingicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03663-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to break bones? The weight of intuitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.e0259136. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using morphometrics to reappraise old collections: The study case of the Congo Basin Middle Stone Age bifacial industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning of the raw materials on discoid exploitation strategies during the Early Middle Palaeolithic: the example of Payre level D (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.4681-4695. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS based approach to long bone breakage patterns derived from marrow extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216733. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear study of quartzite artefacts: preliminary results from the Middle Pleistocene site of Payre (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.369 - 388. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0368-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Grip and Manipulation During Tool Using Tasks: a New Method to Analyze Hand Use Strategies and Examine Human Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.751-775. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-016-9284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal's microlithic tool production and use, the case of Tata (Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal long bone breakage process: Standardized or random patterns? The example of Abri du Maras (Southeastern France, MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.151 - 163. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic productions of Indonesian Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.231-303. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v4i2.2544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation (Guest editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and functional strategies during tool use tasks in bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 (1), pp.125 - 140. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear features on vein quartz, rock crystal and quartzite: A study combining Optical Light and Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Fernández-Marchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 424 (3-4), pp.154 - 170. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Orangutans Share Early Human Interest in Odd Objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (6), pp.828 - 837. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of food detection in a captive cathemeral lemur, Eulemur rubriventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145, pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand preference in fast-moving versus slow-moving actions in capuchin, Sapajus spp., and squirrel monkeys, Saimiri sciureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Electron and Optical Light Microscopy: two complementary approaches for the understanding and interpretation of usewear and residues on stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interpret informal flakes assemblages? Integrating morphological description, usewear and morphometric analysis gave better understanding of the behaviors of anatomically modern human from Song Terus (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.630-646. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of grip in adults and young humans and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.21-28. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morpho-fonctionnelle d’artefacts en quartz et quartzite du site de Payre (MIS 7-5, Paléolithique moyen, France). Essai méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell’Università degli Studi di Ferrara, Museologia Scientifica e Naturalistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15160/1824-2707/475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz et quartzite dans le site de Payre (MIS 7 et 5, Ardèche, France) : données techno-économiques sur la gestion de roches locales au Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.441-451. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpteurs&amp;quot; de pointe : comment la morphologie de la main et le sexe influencent l’efficacité des petits outils lithiques dans la fabrication d’objets en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 1851èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hh9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des référentiels multi-échelles à la tracéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analyses of surface al terations of stone tools: manufacture and use traces on stone raw materials from Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum Franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Balescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroArcheo Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small tools in the Middle Pleistocene of the Philippines: the lithic assemblage from Kalinga in northern Luzon”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jago-On</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian and MSA/LSA in Eastern Africa: procurement, production and use. Current knowledge and methodological considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew University of Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microscopy, geometric morphometrics and machine learning classification algorithm for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are humans unique? Are gorillas and/or orangutans unique? What manual specificities exist for each species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Benelux Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulative abilities during the same tool use task in different species of primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy. pp.243, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional strategies during tool use tasks in captive bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Hands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool making and use by captive bonobos: functional & behavioral strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Benelux Congress of Zoology, Tool making and use by captive bonobos: functional &amp; behavioral strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of usewear analysis, geometric morphometrics and 3D biomechanics for stone tools interpretation and the understanding of tool use strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications &amp; Quantitative Methods in Archaeology (CAA Hungary) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Szolyák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS, forum franco-Hongrois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale : théorie et pratique. Manuel d’accompagnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs Mester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Universitaire de la Francophonie et LabEx BCDiv, 98 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de la Préhistoire : la tracéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antony Borel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical pyrite “mirrors” from the Ecuadorian Cañari culture, digital microscopy observations, mineralogical and elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104352. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What function(s) for Palaeolithic polyhedrons, spheroids and bolas? Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.85. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-01989-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester and zooarchaeology in the French National Museum of Natural History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seguedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">litikum, Journal of the Lithic Research Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23898/litikumsi02a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐disciplinary study of a late Pleistocene woolly rhinoceros found in the Pannonian Basin and implications for the contemporaneous palaeoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsa Lisztes-Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Magyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1159-1170. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanès Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of Neandertal butchery traditions through the marrow extraction in southwestern Europe (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0271816. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kárpát-medencei nyersanyagokból készült kőeszközök felületi elváltozásainak kvalitatív és kvantitatív elemzése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magyar Régészet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36245/mr.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analyses of Surface Alterations of Stone Tools Made of Raw Materials from the Carpathian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36338/ha.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of use-wear detection and characterization on stone tool surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ingicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03663-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to break bones? The weight of intuitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.e0259136. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using morphometrics to reappraise old collections: The study case of the Congo Basin Middle Stone Age bifacial industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS based approach to long bone breakage patterns derived from marrow extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216733. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning of the raw materials on discoid exploitation strategies during the Early Middle Palaeolithic: the example of Payre level D (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.4681-4695. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear study of quartzite artefacts: preliminary results from the Middle Pleistocene site of Payre (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.369 - 388. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0368-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal long bone breakage process: Standardized or random patterns? The example of Abri du Maras (Southeastern France, MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.151 - 163. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic productions of Indonesian Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.231-303. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v4i2.2544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Grip and Manipulation During Tool Using Tasks: a New Method to Analyze Hand Use Strategies and Examine Human Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.751-775. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-016-9284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal's microlithic tool production and use, the case of Tata (Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and functional strategies during tool use tasks in bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 (1), pp.125 - 140. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation (Guest editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear features on vein quartz, rock crystal and quartzite: A study combining Optical Light and Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Fernández-Marchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 424 (3-4), pp.154 - 170. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Orangutans Share Early Human Interest in Odd Objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (6), pp.828 - 837. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of food detection in a captive cathemeral lemur, Eulemur rubriventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145, pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand preference in fast-moving versus slow-moving actions in capuchin, Sapajus spp., and squirrel monkeys, Saimiri sciureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Electron and Optical Light Microscopy: two complementary approaches for the understanding and interpretation of usewear and residues on stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interpret informal flakes assemblages? Integrating morphological description, usewear and morphometric analysis gave better understanding of the behaviors of anatomically modern human from Song Terus (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.630-646. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of grip in adults and young humans and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.21-28. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morpho-fonctionnelle d’artefacts en quartz et quartzite du site de Payre (MIS 7-5, Paléolithique moyen, France). Essai méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell’Università degli Studi di Ferrara, Museologia Scientifica e Naturalistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15160/1824-2707/475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz et quartzite dans le site de Payre (MIS 7 et 5, Ardèche, France) : données techno-économiques sur la gestion de roches locales au Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.441-451. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpteurs&amp;quot; de pointe : comment la morphologie de la main et le sexe influencent l’efficacité des petits outils lithiques dans la fabrication d’objets en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 1851èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hh9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des référentiels multi-échelles à la tracéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analyses of surface al terations of stone tools: manufacture and use traces on stone raw materials from Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum Franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Balescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small tools in the Middle Pleistocene of the Philippines: the lithic assemblage from Kalinga in northern Luzon”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jago-On</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroArcheo Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian and MSA/LSA in Eastern Africa: procurement, production and use. Current knowledge and methodological considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew University of Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microscopy, geometric morphometrics and machine learning classification algorithm for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are humans unique? Are gorillas and/or orangutans unique? What manual specificities exist for each species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Benelux Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulative abilities during the same tool use task in different species of primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy. pp.243, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional strategies during tool use tasks in captive bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Hands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool making and use by captive bonobos: functional & behavioral strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Benelux Congress of Zoology, Tool making and use by captive bonobos: functional &amp; behavioral strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of usewear analysis, geometric morphometrics and 3D biomechanics for stone tools interpretation and the understanding of tool use strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications &amp; Quantitative Methods in Archaeology (CAA Hungary) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Szolyák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS, forum franco-Hongrois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale : théorie et pratique. Manuel d’accompagnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs Mester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Universitaire de la Francophonie et LabEx BCDiv, 98 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de la Préhistoire : la tracéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01989-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Daschek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seguedy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikumsi02a12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Gasparik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Major" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Szab&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3533" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36245/mr.2021.3.4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36338/ha.2021.3.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03663-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daffara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00823-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stavrova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pedergnana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Oll&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0368-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-016-9284-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Dobosi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Purnomo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TF9NLJM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fern&#225;ndez-Marchena" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ajzenherc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688855" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Perrenoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B29RJ0HX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.03.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49L0WC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVB4P8P3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391751v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala-Ramos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deniaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N1TS1XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hh9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chac&#243;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jago-On" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Forestier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lempereur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Mester" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015552v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01989-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Daschek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seguedy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikumsi02a12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Gasparik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Major" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Szab&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3533" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36245/mr.2021.3.4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36338/ha.2021.3.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03663-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stavrova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216733" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daffara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00823-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pedergnana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Oll&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0368-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-016-9284-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Dobosi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TF9NLJM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Purnomo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fern&#225;ndez-Marchena" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ajzenherc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688855" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Perrenoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B29RJ0HX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.03.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49L0WC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVB4P8P3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391751v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala-Ramos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deniaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N1TS1XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hh9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chac&#243;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jago-On" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Forestier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lempereur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Mester" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015552v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>