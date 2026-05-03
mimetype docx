--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antony Borel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical pyrite “mirrors” from the Ecuadorian Cañari culture, digital microscopy observations, mineralogical and elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104352. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What function(s) for Palaeolithic polyhedrons, spheroids and bolas? Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.85. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-01989-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester and zooarchaeology in the French National Museum of Natural History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seguedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">litikum, Journal of the Lithic Research Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23898/litikumsi02a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐disciplinary study of a late Pleistocene woolly rhinoceros found in the Pannonian Basin and implications for the contemporaneous palaeoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsa Lisztes-Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Magyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1159-1170. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanès Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of Neandertal butchery traditions through the marrow extraction in southwestern Europe (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0271816. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kárpát-medencei nyersanyagokból készült kőeszközök felületi elváltozásainak kvalitatív és kvantitatív elemzése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magyar Régészet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36245/mr.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analyses of Surface Alterations of Stone Tools Made of Raw Materials from the Carpathian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36338/ha.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of use-wear detection and characterization on stone tool surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ingicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03663-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to break bones? The weight of intuitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.e0259136. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using morphometrics to reappraise old collections: The study case of the Congo Basin Middle Stone Age bifacial industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS based approach to long bone breakage patterns derived from marrow extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216733. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning of the raw materials on discoid exploitation strategies during the Early Middle Palaeolithic: the example of Payre level D (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.4681-4695. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear study of quartzite artefacts: preliminary results from the Middle Pleistocene site of Payre (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.369 - 388. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0368-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal long bone breakage process: Standardized or random patterns? The example of Abri du Maras (Southeastern France, MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.151 - 163. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic productions of Indonesian Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.231-303. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v4i2.2544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Grip and Manipulation During Tool Using Tasks: a New Method to Analyze Hand Use Strategies and Examine Human Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.751-775. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-016-9284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal's microlithic tool production and use, the case of Tata (Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and functional strategies during tool use tasks in bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 (1), pp.125 - 140. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation (Guest editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear features on vein quartz, rock crystal and quartzite: A study combining Optical Light and Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Fernández-Marchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 424 (3-4), pp.154 - 170. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Orangutans Share Early Human Interest in Odd Objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (6), pp.828 - 837. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of food detection in a captive cathemeral lemur, Eulemur rubriventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145, pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand preference in fast-moving versus slow-moving actions in capuchin, Sapajus spp., and squirrel monkeys, Saimiri sciureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Electron and Optical Light Microscopy: two complementary approaches for the understanding and interpretation of usewear and residues on stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interpret informal flakes assemblages? Integrating morphological description, usewear and morphometric analysis gave better understanding of the behaviors of anatomically modern human from Song Terus (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.630-646. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of grip in adults and young humans and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.21-28. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morpho-fonctionnelle d’artefacts en quartz et quartzite du site de Payre (MIS 7-5, Paléolithique moyen, France). Essai méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell’Università degli Studi di Ferrara, Museologia Scientifica e Naturalistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15160/1824-2707/475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz et quartzite dans le site de Payre (MIS 7 et 5, Ardèche, France) : données techno-économiques sur la gestion de roches locales au Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.441-451. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpteurs&amp;quot; de pointe : comment la morphologie de la main et le sexe influencent l’efficacité des petits outils lithiques dans la fabrication d’objets en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 1851èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hh9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des référentiels multi-échelles à la tracéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analyses of surface al terations of stone tools: manufacture and use traces on stone raw materials from Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum Franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Balescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small tools in the Middle Pleistocene of the Philippines: the lithic assemblage from Kalinga in northern Luzon”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jago-On</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroArcheo Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian and MSA/LSA in Eastern Africa: procurement, production and use. Current knowledge and methodological considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew University of Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microscopy, geometric morphometrics and machine learning classification algorithm for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are humans unique? Are gorillas and/or orangutans unique? What manual specificities exist for each species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Benelux Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulative abilities during the same tool use task in different species of primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy. pp.243, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional strategies during tool use tasks in captive bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Hands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool making and use by captive bonobos: functional & behavioral strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Benelux Congress of Zoology, Tool making and use by captive bonobos: functional &amp; behavioral strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of usewear analysis, geometric morphometrics and 3D biomechanics for stone tools interpretation and the understanding of tool use strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications &amp; Quantitative Methods in Archaeology (CAA Hungary) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Szolyák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS, forum franco-Hongrois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale : théorie et pratique. Manuel d’accompagnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs Mester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Universitaire de la Francophonie et LabEx BCDiv, 98 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de la Préhistoire : la tracéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antony Borel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical pyrite “mirrors” from the Ecuadorian Cañari culture, digital microscopy observations, mineralogical and elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104352. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What function(s) for Palaeolithic polyhedrons, spheroids and bolas? Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.85. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-01989-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐disciplinary study of a late Pleistocene woolly rhinoceros found in the Pannonian Basin and implications for the contemporaneous palaeoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsa Lisztes-Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Magyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1159-1170. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester and zooarchaeology in the French National Museum of Natural History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seguedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">litikum, Journal of the Lithic Research Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23898/litikumsi02a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of Neandertal butchery traditions through the marrow extraction in southwestern Europe (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0271816. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanès Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to break bones? The weight of intuitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.e0259136. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kárpát-medencei nyersanyagokból készült kőeszközök felületi elváltozásainak kvalitatív és kvantitatív elemzése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magyar Régészet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36245/mr.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analyses of Surface Alterations of Stone Tools Made of Raw Materials from the Carpathian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36338/ha.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of use-wear detection and characterization on stone tool surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ingicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03663-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using morphometrics to reappraise old collections: The study case of the Congo Basin Middle Stone Age bifacial industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning of the raw materials on discoid exploitation strategies during the Early Middle Palaeolithic: the example of Payre level D (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.4681-4695. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS based approach to long bone breakage patterns derived from marrow extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216733. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear study of quartzite artefacts: preliminary results from the Middle Pleistocene site of Payre (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.369 - 388. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0368-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Grip and Manipulation During Tool Using Tasks: a New Method to Analyze Hand Use Strategies and Examine Human Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.751-775. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-016-9284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal's microlithic tool production and use, the case of Tata (Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic productions of Indonesian Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.231-303. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v4i2.2544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal long bone breakage process: Standardized or random patterns? The example of Abri du Maras (Southeastern France, MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.151 - 163. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Orangutans Share Early Human Interest in Odd Objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (6), pp.828 - 837. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation (Guest editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and functional strategies during tool use tasks in bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 (1), pp.125 - 140. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear features on vein quartz, rock crystal and quartzite: A study combining Optical Light and Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Fernández-Marchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 424 (3-4), pp.154 - 170. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of food detection in a captive cathemeral lemur, Eulemur rubriventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145, pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand preference in fast-moving versus slow-moving actions in capuchin, Sapajus spp., and squirrel monkeys, Saimiri sciureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Electron and Optical Light Microscopy: two complementary approaches for the understanding and interpretation of usewear and residues on stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interpret informal flakes assemblages? Integrating morphological description, usewear and morphometric analysis gave better understanding of the behaviors of anatomically modern human from Song Terus (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.630-646. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of grip in adults and young humans and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.21-28. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz et quartzite dans le site de Payre (MIS 7 et 5, Ardèche, France) : données techno-économiques sur la gestion de roches locales au Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.441-451. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morpho-fonctionnelle d’artefacts en quartz et quartzite du site de Payre (MIS 7-5, Paléolithique moyen, France). Essai méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell’Università degli Studi di Ferrara, Museologia Scientifica e Naturalistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15160/1824-2707/475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpteurs&amp;quot; de pointe : comment la morphologie de la main et le sexe influencent l’efficacité des petits outils lithiques dans la fabrication d’objets en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 1851èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hh9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des référentiels multi-échelles à la tracéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analyses of surface al terations of stone tools: manufacture and use traces on stone raw materials from Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum Franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Balescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroArcheo Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small tools in the Middle Pleistocene of the Philippines: the lithic assemblage from Kalinga in northern Luzon”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jago-On</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microscopy, geometric morphometrics and machine learning classification algorithm for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian and MSA/LSA in Eastern Africa: procurement, production and use. Current knowledge and methodological considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew University of Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are humans unique? Are gorillas and/or orangutans unique? What manual specificities exist for each species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Benelux Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulative abilities during the same tool use task in different species of primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy. pp.243, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional strategies during tool use tasks in captive bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Hands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool making and use by captive bonobos: functional & behavioral strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Benelux Congress of Zoology, Tool making and use by captive bonobos: functional &amp; behavioral strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of usewear analysis, geometric morphometrics and 3D biomechanics for stone tools interpretation and the understanding of tool use strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications &amp; Quantitative Methods in Archaeology (CAA Hungary) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Szolyák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS, forum franco-Hongrois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale : théorie et pratique. Manuel d’accompagnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs Mester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Universitaire de la Francophonie et LabEx BCDiv, 98 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de la Préhistoire : la tracéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01989-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Daschek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seguedy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikumsi02a12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Gasparik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Major" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Szab&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3533" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36245/mr.2021.3.4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36338/ha.2021.3.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03663-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stavrova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216733" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daffara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00823-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pedergnana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Oll&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0368-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-016-9284-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Dobosi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TF9NLJM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Purnomo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fern&#225;ndez-Marchena" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ajzenherc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688855" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Perrenoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B29RJ0HX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.03.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49L0WC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVB4P8P3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391751v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala-Ramos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/475" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deniaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N1TS1XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hh9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chac&#243;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jago-On" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Forestier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lempereur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Mester" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015552v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01989-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Gasparik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Major" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Szab&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Daschek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seguedy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikumsi02a12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36245/mr.2021.3.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36338/ha.2021.3.4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03663-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daffara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00823-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stavrova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pedergnana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Oll&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0368-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-016-9284-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Dobosi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ajzenherc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688855" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Purnomo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TF9NLJM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fern&#225;ndez-Marchena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Perrenoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B29RJ0HX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.03.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49L0WC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVB4P8P3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deniaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N1TS1XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala-Ramos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/475" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hh9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chac&#243;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jago-On" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Forestier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lempereur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Mester" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015552v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>