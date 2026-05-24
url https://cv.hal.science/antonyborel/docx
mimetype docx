--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antony Borel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical pyrite “mirrors” from the Ecuadorian Cañari culture, digital microscopy observations, mineralogical and elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104352. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What function(s) for Palaeolithic polyhedrons, spheroids and bolas? Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.85. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-01989-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐disciplinary study of a late Pleistocene woolly rhinoceros found in the Pannonian Basin and implications for the contemporaneous palaeoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsa Lisztes-Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Magyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1159-1170. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester and zooarchaeology in the French National Museum of Natural History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seguedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">litikum, Journal of the Lithic Research Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23898/litikumsi02a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of Neandertal butchery traditions through the marrow extraction in southwestern Europe (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0271816. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanès Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to break bones? The weight of intuitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.e0259136. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kárpát-medencei nyersanyagokból készült kőeszközök felületi elváltozásainak kvalitatív és kvantitatív elemzése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magyar Régészet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36245/mr.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analyses of Surface Alterations of Stone Tools Made of Raw Materials from the Carpathian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36338/ha.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of use-wear detection and characterization on stone tool surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ingicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03663-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using morphometrics to reappraise old collections: The study case of the Congo Basin Middle Stone Age bifacial industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning of the raw materials on discoid exploitation strategies during the Early Middle Palaeolithic: the example of Payre level D (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.4681-4695. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS based approach to long bone breakage patterns derived from marrow extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216733. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear study of quartzite artefacts: preliminary results from the Middle Pleistocene site of Payre (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.369 - 388. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0368-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Grip and Manipulation During Tool Using Tasks: a New Method to Analyze Hand Use Strategies and Examine Human Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.751-775. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-016-9284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal's microlithic tool production and use, the case of Tata (Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic productions of Indonesian Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.231-303. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v4i2.2544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal long bone breakage process: Standardized or random patterns? The example of Abri du Maras (Southeastern France, MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.151 - 163. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Orangutans Share Early Human Interest in Odd Objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (6), pp.828 - 837. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation (Guest editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and functional strategies during tool use tasks in bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 (1), pp.125 - 140. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear features on vein quartz, rock crystal and quartzite: A study combining Optical Light and Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Fernández-Marchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 424 (3-4), pp.154 - 170. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of food detection in a captive cathemeral lemur, Eulemur rubriventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145, pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand preference in fast-moving versus slow-moving actions in capuchin, Sapajus spp., and squirrel monkeys, Saimiri sciureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Electron and Optical Light Microscopy: two complementary approaches for the understanding and interpretation of usewear and residues on stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interpret informal flakes assemblages? Integrating morphological description, usewear and morphometric analysis gave better understanding of the behaviors of anatomically modern human from Song Terus (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.630-646. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of grip in adults and young humans and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.21-28. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz et quartzite dans le site de Payre (MIS 7 et 5, Ardèche, France) : données techno-économiques sur la gestion de roches locales au Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.441-451. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morpho-fonctionnelle d’artefacts en quartz et quartzite du site de Payre (MIS 7-5, Paléolithique moyen, France). Essai méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell’Università degli Studi di Ferrara, Museologia Scientifica e Naturalistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15160/1824-2707/475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpteurs&amp;quot; de pointe : comment la morphologie de la main et le sexe influencent l’efficacité des petits outils lithiques dans la fabrication d’objets en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 1851èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hh9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des référentiels multi-échelles à la tracéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analyses of surface al terations of stone tools: manufacture and use traces on stone raw materials from Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum Franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Balescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroArcheo Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small tools in the Middle Pleistocene of the Philippines: the lithic assemblage from Kalinga in northern Luzon”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jago-On</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microscopy, geometric morphometrics and machine learning classification algorithm for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian and MSA/LSA in Eastern Africa: procurement, production and use. Current knowledge and methodological considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew University of Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are humans unique? Are gorillas and/or orangutans unique? What manual specificities exist for each species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Benelux Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulative abilities during the same tool use task in different species of primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy. pp.243, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional strategies during tool use tasks in captive bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Hands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool making and use by captive bonobos: functional & behavioral strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Benelux Congress of Zoology, Tool making and use by captive bonobos: functional &amp; behavioral strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of usewear analysis, geometric morphometrics and 3D biomechanics for stone tools interpretation and the understanding of tool use strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications &amp; Quantitative Methods in Archaeology (CAA Hungary) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Szolyák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS, forum franco-Hongrois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale : théorie et pratique. Manuel d’accompagnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs Mester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Universitaire de la Francophonie et LabEx BCDiv, 98 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de la Préhistoire : la tracéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antony Borel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Technological and Functional Diversity of Polyhedrons, Spheroids and Bolas: An Integrated and Comparative Analysis of Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-024-00195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical pyrite “mirrors” from the Ecuadorian Cañari culture, digital microscopy observations, mineralogical and elemental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueshi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104352. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What function(s) for Palaeolithic polyhedrons, spheroids and bolas? Cases from France and North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.85. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-01989-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐disciplinary study of a late Pleistocene woolly rhinoceros found in the Pannonian Basin and implications for the contemporaneous palaeoenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihály Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsa Lisztes-Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Magyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.1159-1170. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester and zooarchaeology in the French National Museum of Natural History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Daschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seguedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">litikum, Journal of the Lithic Research Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.271-280. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23898/litikumsi02a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of Neandertal butchery traditions through the marrow extraction in southwestern Europe (MIS 5–3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0271816. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic polyhedrons, spheroids and bolas over time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanès Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to break bones? The weight of intuitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajanka Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.e0259136. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kárpát-medencei nyersanyagokból készült kőeszközök felületi elváltozásainak kvalitatív és kvantitatív elemzése</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magyar Régészet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36245/mr.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Analyses of Surface Alterations of Stone Tools Made of Raw Materials from the Carpathian Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36338/ha.2021.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of use-wear detection and characterization on stone tool surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ingicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03663-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using morphometrics to reappraise old collections: The study case of the Congo Basin Middle Stone Age bifacial industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning of the raw materials on discoid exploitation strategies during the Early Middle Palaeolithic: the example of Payre level D (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.4681-4695. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00823-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS based approach to long bone breakage patterns derived from marrow extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stavrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216733. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear study of quartzite artefacts: preliminary results from the Middle Pleistocene site of Payre (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.369 - 388. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-016-0368-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Grip and Manipulation During Tool Using Tasks: a New Method to Analyze Hand Use Strategies and Examine Human Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.751-775. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-016-9284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal's microlithic tool production and use, the case of Tata (Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.5 - 20. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lithic productions of Indonesian Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.231-303. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v4i2.2544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal long bone breakage process: Standardized or random patterns? The example of Abri du Maras (Southeastern France, MIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.151 - 163. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Orangutans Share Early Human Interest in Odd Objects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Ajzenherc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (6), pp.828 - 837. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/688855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Dobosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asia: Human evolution, dispersals and adaptation (Guest editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Xhauflair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Purnomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and functional strategies during tool use tasks in bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 (1), pp.125 - 140. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwear features on vein quartz, rock crystal and quartzite: A study combining Optical Light and Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Fernández-Marchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 424 (3-4), pp.154 - 170. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of food detection in a captive cathemeral lemur, Eulemur rubriventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145, pp.69 - 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand preference in fast-moving versus slow-moving actions in capuchin, Sapajus spp., and squirrel monkeys, Saimiri sciureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Fragaszy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Electron and Optical Light Microscopy: two complementary approaches for the understanding and interpretation of usewear and residues on stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Vergés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interpret informal flakes assemblages? Integrating morphological description, usewear and morphometric analysis gave better understanding of the behaviors of anatomically modern human from Song Terus (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.630-646. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of grip in adults and young humans and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.21-28. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz et quartzite dans le site de Payre (MIS 7 et 5, Ardèche, France) : données techno-économiques sur la gestion de roches locales au Paléolithique moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo de Lombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.441-451. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morpho-fonctionnelle d’artefacts en quartz et quartzite du site de Payre (MIS 7-5, Paléolithique moyen, France). Essai méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sala-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali dell’Università degli Studi di Ferrara, Museologia Scientifica e Naturalistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15160/1824-2707/475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpteurs&amp;quot; de pointe : comment la morphologie de la main et le sexe influencent l’efficacité des petits outils lithiques dans la fabrication d’objets en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 1851èmes journées de la SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Suisse. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hh9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des référentiels multi-échelles à la tracéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and use of spheroids in the Lower Palaeolithic in Europe and Africa: comparative and integrative approach to enigmatic and emblematic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cabanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Prehistoric and Protohistoric Sciences (IUPPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative analyses of surface al terations of stone tools: manufacture and use traces on stone raw materials from Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Deltombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum Franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanda Balescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leplongeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroArcheo Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small tools in the Middle Pleistocene of the Philippines: the lithic assemblage from Kalinga in northern Luzon”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jago-On</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microscopy, geometric morphometrics and machine learning classification algorithm for the identification of hand preference from stone tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Union International des Sciences Préhistoriques et Protohistoriques (UISPP) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian and MSA/LSA in Eastern Africa: procurement, production and use. Current knowledge and methodological considerations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebrew University of Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are humans unique? Are gorillas and/or orangutans unique? What manual specificities exist for each species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Benelux Congress of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulative abilities during the same tool use task in different species of primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy. pp.243, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional strategies during tool use tasks in captive bonobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Hands Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool making and use by captive bonobos: functional & behavioral strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Benelux Congress of Zoology, Tool making and use by captive bonobos: functional &amp; behavioral strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Log shape ratios and Elliptical Fourier Analysis (EFA): two morphometric methods to describe and quantify shape variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of usewear analysis, geometric morphometrics and 3D biomechanics for stone tools interpretation and the understanding of tool use strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications &amp; Quantitative Methods in Archaeology (CAA Hungary) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Szolyák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum franco-hongrois de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpad Ringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS, forum franco-Hongrois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale : théorie et pratique. Manuel d’accompagnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs Mester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Universitaire de la Francophonie et LabEx BCDiv, 98 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de la Préhistoire : la tracéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01989-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Gasparik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Major" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Szab&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Daschek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seguedy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikumsi02a12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36245/mr.2021.3.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36338/ha.2021.3.4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03663-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daffara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00823-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stavrova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pedergnana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Oll&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0368-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-016-9284-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Dobosi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ajzenherc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688855" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Purnomo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TF9NLJM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fern&#225;ndez-Marchena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Perrenoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B29RJ0HX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.03.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49L0WC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVB4P8P3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deniaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N1TS1XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala-Ramos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/475" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hh9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chac&#243;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jago-On" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Forestier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lempereur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Mester" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015552v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caban&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00195-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gendron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-01989-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Gasparik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Major" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Lisztes-Szab&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Magyari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Szab&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Daschek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seguedy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikumsi02a12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caban&#232;s Julia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36245/mr.2021.3.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36338/ha.2021.3.4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03663-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daffara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00823-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stavrova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pedergnana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Oll&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0368-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-016-9284-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Dobosi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ajzenherc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688855" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Xhauflair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Purnomo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.08.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391651v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TF9NLJM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fern&#225;ndez-Marchena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Perrenoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chotard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Fragaszy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.09.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.06.031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B29RJ0HX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2013.03.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49L0WC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVB4P8P3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Lombera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deniaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N1TS1XT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sala-Ramos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/475" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hh9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chac&#243;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jago-On" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Forestier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Gu&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lempereur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Mester" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015552v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>