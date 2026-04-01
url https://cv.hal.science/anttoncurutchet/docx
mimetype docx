--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1443,269 +1443,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio design of BiCuOS derivatives as semiconductors for photochemical water splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145451v1</w:t>
+                <w:t xml:space="preserve">hal-02074845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio design of BiCuOS derivatives as semiconductors for photochemical water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikha Lardhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074845v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Photochromism of Sulphur-Doped Sodalites using DFT, TDDFT and SAC-CI methods.</w:t>
               </w:r>
@@ -2611,51 +2611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0A97708"/>
+    <w:nsid w:val="AAB179E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2842,51 +2842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anttoncurutchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238231658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00615" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Purcell-Milton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kuusisto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00308D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Ahsaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikha Lardhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01684k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02308459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEN010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anttoncurutchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238231658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00615" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Purcell-Milton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kuusisto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00308D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Ahsaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikha Lardhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01684k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takanabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02308459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEN010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>