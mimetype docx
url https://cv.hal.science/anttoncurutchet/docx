--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -2611,51 +2611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAB179E4"/>
+    <w:nsid w:val="D08164D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>