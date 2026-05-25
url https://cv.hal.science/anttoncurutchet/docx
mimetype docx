--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1443,269 +1443,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio design of BiCuOS derivatives as semiconductors for photochemical water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikha Lardhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Takanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074845v1</w:t>
+                <w:t xml:space="preserve">hal-02145451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio design of BiCuOS derivatives as semiconductors for photochemical water splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145451v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Photochromism of Sulphur-Doped Sodalites using DFT, TDDFT and SAC-CI methods.</w:t>
               </w:r>
@@ -2611,51 +2611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D08164D0"/>
+    <w:nsid w:val="93E9E2CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2842,51 +2842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anttoncurutchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238231658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00615" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Purcell-Milton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kuusisto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00308D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Ahsaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikha Lardhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01684k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takanabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02308459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEN010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anttoncurutchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238231658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Gheeraert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00615" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Purcell-Milton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Gun&#8217;ko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kuusisto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MH00308D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Ahsaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikha Lardhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01684k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Takanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02308459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEN010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>