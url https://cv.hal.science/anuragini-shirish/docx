--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3470,191 +3470,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring self-sovereign identity solutions for improved identity and access management in the European Union</w:t>
+                <w:t xml:space="preserve">Aligning higher education with new data-driven jobs. Is higher education meeting the requirements of the new professions linked to A.I. and DATA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Maghraoui</w:t>
+                <w:t xml:space="preserve">Daniel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2025 : Americas Conference on Information Systems. “Intelligent Technologies for a Better Future.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Information Systems (AIS), Aug 2025, Montreal, Canada. pp.4227-4236</w:t>
+              <w:t xml:space="preserve">LMDE 2025 : Leading and Managing in the Digital Era, 2nd international conference. "Shaping the future with AI and Data Analytics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athens University of Economics and Business; Stevens Institute of Technology; Bodossaki Foundation, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225908v1</w:t>
+                <w:t xml:space="preserve">hal-05116621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning higher education with new data-driven jobs. Is higher education meeting the requirements of the new professions linked to A.I. and DATA?</w:t>
+                <w:t xml:space="preserve">Exploring self-sovereign identity solutions for improved identity and access management in the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lang</w:t>
+                <w:t xml:space="preserve">Halima Maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMDE 2025 : Leading and Managing in the Digital Era, 2nd international conference. "Shaping the future with AI and Data Analytics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Athens University of Economics and Business; Stevens Institute of Technology; Bodossaki Foundation, Jun 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">AMCIS 2025 : Americas Conference on Information Systems. “Intelligent Technologies for a Better Future.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Information Systems (AIS), Aug 2025, Montreal, Canada. pp.4227-4236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116621v1</w:t>
+                <w:t xml:space="preserve">hal-05225908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding digital responsibility: an exploratory analysis of AI policies in higher education</w:t>
               </w:r>
@@ -3837,217 +3837,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis: classical exploratory methods vs generative AI in extracting value from user reviews</w:t>
+                <w:t xml:space="preserve">The crucial role of IT identity in employee advocacy platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis (SeSLa); Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège (LASLA), Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ACIEK 2024 : 20th Academy of Innovation, Entrepreneurship, and Knowledge Conference. "Innovative and meaningful knowledge : towards a sustainable business"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528785v1</w:t>
+                <w:t xml:space="preserve">hal-04528796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial role of IT identity in employee advocacy platforms</w:t>
+                <w:t xml:space="preserve">Comparative analysis: classical exploratory methods vs generative AI in extracting value from user reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moscarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK 2024 : 20th Academy of Innovation, Entrepreneurship, and Knowledge Conference. "Innovative and meaningful knowledge : towards a sustainable business"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis (SeSLa); Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège (LASLA), Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528796v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee identification with digital workplace platforms and employee engagement</w:t>
               </w:r>
@@ -4805,230 +4805,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Laval</w:t>
+                <w:t xml:space="preserve">Open Source for Digital Social Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Buras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitev</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">3rd AISWN International Research Workshop on Women, IS and Grand Challenges, held in conjonction with ICIS 2022 as Pre-ICIS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636023v1</w:t>
+                <w:t xml:space="preserve">hal-03840735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source for Digital Social Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Buras</w:t>
+                <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd AISWN International Research Workshop on Women, IS and Grand Challenges, held in conjonction with ICIS 2022 as Pre-ICIS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840735v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An examination of the role of positive technology on mental well-being: a multi-method program of study</w:t>
               </w:r>
@@ -7657,51 +7657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21DE91BB"/>
+    <w:nsid w:val="08364DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7888,51 +7888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anuragini-shirish" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8199-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195470583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232147602699157642299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1316444/anuragini-shirish/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panteli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Shanahan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2024.101870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Khanra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40622-025-00427-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaya Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-025-10621-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobana Komal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Al-Busaidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Raman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Ahmed Albashrawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Malik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2024.100630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish Srivastava" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2023.2166431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Verstraete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-220059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Chandra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kotwal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2022.2127441" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Jyoti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.306225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Baabdullah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ribeiro-Navarrete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2021.1886614" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2021.102394" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Batuekueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-10-2020-0332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-200979" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120320" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.04419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQBB6GH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8574-3.ch015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/285810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-7263-4.ch012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5323-8_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Sayantan Khanra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/hsm-200979" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Dhruv Pratap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Taghavi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225908v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maghraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Spada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Davey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley O'Hara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.19000abstract" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;shanahan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25741-4_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Buras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saonee Sarker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kratz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ameloot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378539.3393839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shainesh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45002-1_25" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deffain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2016.15404abstract" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38862-0_51" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Kumar Sharma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Seetharaman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Bahadur Singh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anuragini-shirish" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8199-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195470583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232147602699157642299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1316444/anuragini-shirish/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panteli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Shanahan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2024.101870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Khanra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40622-025-00427-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaya Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-025-10621-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobana Komal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Al-Busaidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Raman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Ahmed Albashrawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Malik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2024.100630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish Srivastava" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2023.2166431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Verstraete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-220059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Chandra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kotwal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2022.2127441" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Jyoti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.306225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Baabdullah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ribeiro-Navarrete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2021.1886614" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2021.102394" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Batuekueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-10-2020-0332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-200979" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120320" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.04419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQBB6GH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8574-3.ch015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/285810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-7263-4.ch012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5323-8_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Sayantan Khanra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/hsm-200979" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Dhruv Pratap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Taghavi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maghraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Spada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Davey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley O'Hara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.19000abstract" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;shanahan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25741-4_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Buras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saonee Sarker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kratz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ameloot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378539.3393839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shainesh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45002-1_25" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deffain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2016.15404abstract" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38862-0_51" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Kumar Sharma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Seetharaman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Bahadur Singh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>