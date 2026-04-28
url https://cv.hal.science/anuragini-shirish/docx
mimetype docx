--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -254,356 +254,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-centric model for government-orchestrated digital transformation among the microbusiness sector</w:t>
+                <w:t xml:space="preserve">Exploring digital responsibility enactment: an evaluation of the social implications of digitally responsive employee advocacy platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaya Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John O'Shanahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsis.2024.101870⟩</w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Special Issue on Being Responsibly Digital: A Care Ethics Lens for Digital Responsibility, 28 (1), pp.127-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10796-025-10621-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739089v1</w:t>
+                <w:t xml:space="preserve">hal-05146421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: special issue on digital economy in the global south</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayantan Khanra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DECISION : Official Journal of Indian Institute of Management Calcutta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52 (1), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40622-025-00427-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring digital responsibility enactment: an evaluation of the social implications of digitally responsive employee advocacy platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A knowledge-centric model for government-orchestrated digital transformation among the microbusiness sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Panteli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaya Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+                <w:t xml:space="preserve">John O'Shanahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.101870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10796-025-10621-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsis.2024.101870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146421v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-legal enquiry on deepfakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shobana Komal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -769,235 +769,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and sustenance of digital transformations in the Irish microbusiness sector: examining the key role of microbusiness owner-manager</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of ICT characteristics on students’ learning outcomes during COVID-19 lockdown period: the crucial role of techno eustress perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirish Srivastava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niki Panteli</w:t>
+                <w:t xml:space="preserve">Nina Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Chourabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0960085X.2023.2166431⟩</w:t>
+              <w:t xml:space="preserve">Human Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/HSM-220059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991129v1</w:t>
+                <w:t xml:space="preserve">hal-03752991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of ICT characteristics on students’ learning outcomes during COVID-19 lockdown period: the crucial role of techno eustress perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Management and sustenance of digital transformations in the Irish microbusiness sector: examining the key role of microbusiness owner-manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Chourabi</w:t>
+                <w:t xml:space="preserve">Shirish Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Panteli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (2), pp.149-162. </w:t>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Managing and Sustaining Digital Transformations, 32 (3), pp.409-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/HSM-220059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0960085X.2023.2166431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752991v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1100,64 +1100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences relationnelles, une lacune à combler pour les chatbots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1195,51 +1195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of human and economic development on fake news propensity during the COVID-19 crisis: a cross-country analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Kotwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1286,64 +1286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing team adaptation for fostering creative outcomes in multicultural Virtual teams: a mixed methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1403,64 +1403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be ...Human? Theorizing the role of human-like competencies in conversational artificial intelligence agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (4), pp.969-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1494,51 +1494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and bridging security and privacy related technical knowledge amongst HR professionals: a review in the context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Jyoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1713,460 +1713,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mobile connectivity and freedom on fake news propensity during the COVID-19 pandemic: a cross-country empirical examination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Switching to online learning during COVID-19: theorizing the role of IT mindfulness and techno eustress for facilitating productivity and creativity in student learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (3), pp.322-341. </w:t>
+              <w:t xml:space="preserve">International Journal of Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.102394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0960085X.2021.1886614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2021.102394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162393v1</w:t>
+                <w:t xml:space="preserve">hal-03317875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching to online learning during COVID-19: theorizing the role of IT mindfulness and techno eustress for facilitating productivity and creativity in student learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Technology renewal, user resistance, user adoption: status quo bias theory revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Batuekueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2021.102394⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (5), pp.874-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-10-2020-0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317875v1</w:t>
+                <w:t xml:space="preserve">hal-03174747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology renewal, user resistance, user adoption: status quo bias theory revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effective ICT use for digital innovation: an actualized affordance perspective through ICT enabled design thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leslie Batuekueno</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (5), pp.874-893. </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.7 -42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JOCM-10-2020-0332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.212.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174747v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective ICT use for digital innovation: an actualized affordance perspective through ICT enabled design thinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of mobile connectivity and freedom on fake news propensity during the COVID-19 pandemic: a cross-country empirical examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.7 -42. </w:t>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.322-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.212.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0960085X.2021.1886614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184876v1</w:t>
+                <w:t xml:space="preserve">hal-03162393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive-affective appraisal of technostressors by ICT-based mobile workers and their impacts on technostrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Interaction between human and ICT, 40 (2), pp.265-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,64 +2213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theorizing technological spatial intrusion for ICT enabled employee innovation: the mediating role of perceived usefulness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 161, pp.120320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2317,64 +2317,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does technostress inhibit employee innovation? Examining the linear and curvilinear influence of technostress creators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (Paper 19), pp.299-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2408,77 +2408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive use of social networking applications in contemporary organizations : examining the motivations of Gen Y cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (6, Part A), pp.1111 - 1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2524,77 +2524,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostress creators and job outcomes : theorising the moderating influence of personality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Issue: The Dark Side of IT, 25 (4), pp.355 - 401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2672,64 +2672,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing the role of consumer engagement within social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Duarte Santos; Inês Veiga Pereira; Paulo Botelho Pires. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and marketing for improved retail competitiveness and performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.320-340, 2023, 978-1-6684-8574-3. </w:t>
@@ -2767,51 +2767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive technology: a growing market with a potential to rebuild a resilient society during and after the COVID-19 crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Duarte Santos; Inês Veiga Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and marketing for improved competitiveness and performance in the healthcare sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2862,51 +2862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow side of social media marketing : a user's perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social media marketing : emerging concepts and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.63 - 79, 2018, 978-981-10-5322-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2985,51 +2985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call for Papers: Special Issue on the Digital Economy in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr. Sayantan Khanra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3073,190 +3073,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Learning: how can productivity and creativity be maintained?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What are your chances of experiencing technostrain as an ICT based mobile worker?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/hsm-200979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437789v1</w:t>
+                <w:t xml:space="preserve">hal-03354810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are your chances of experiencing technostrain as an ICT based mobile worker?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Online Learning: how can productivity and creativity be maintained?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/hsm-200979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03354810v1</w:t>
+                <w:t xml:space="preserve">hal-03437789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technologie peut-elle répondre au stress chronique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3274,51 +3274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vraie manière de regarder les fausses nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who is responsible for responsible Artificial Intelligence at work? An employee competence perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singh Dhruv Pratap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena González-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning higher education with new data-driven jobs. Is higher education meeting the requirements of the new professions linked to A.I. and DATA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMDE 2025 : Leading and Managing in the Digital Era, 2nd international conference. "Shaping the future with AI and Data Analytics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Athens University of Economics and Business; Stevens Institute of Technology; Bodossaki Foundation, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3571,51 +3571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring self-sovereign identity solutions for improved identity and access management in the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMCIS 2025 : Americas Conference on Information Systems. “Intelligent Technologies for a Better Future.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Information Systems (AIS), Aug 2025, Montreal, Canada. pp.4227-4236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3653,51 +3653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding digital responsibility: an exploratory analysis of AI policies in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Spada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,77 +3748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualizing the phenomenon of digital health identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2025 : 30ème Conférence annuelle de l'Association Information et Management. "Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3837,260 +3837,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial role of IT identity in employee advocacy platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis: classical exploratory methods vs generative AI in extracting value from user reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moscarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK 2024 : 20th Academy of Innovation, Entrepreneurship, and Knowledge Conference. "Innovative and meaningful knowledge : towards a sustainable business"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis (SeSLa); Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège (LASLA), Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528796v1</w:t>
+                <w:t xml:space="preserve">hal-04528785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis: classical exploratory methods vs generative AI in extracting value from user reviews</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The crucial role of IT identity in employee advocacy platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis (SeSLa); Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège (LASLA), Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ACIEK 2024 : 20th Academy of Innovation, Entrepreneurship, and Knowledge Conference. "Innovative and meaningful knowledge : towards a sustainable business"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528785v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee identification with digital workplace platforms and employee engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4137,64 +4137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What triggers digital employee advocacy behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS 2023 : International Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Information Systems (AIS), Dec 2023, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4232,64 +4232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean training as a driver for microbusinesses’ digital transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabhjot Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John O’shanahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4330,450 +4330,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enablers and inhibitors of digital transformation within the microbusiness sector in Ireland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cross country analysis on the impact of human development and economic development on fake news propensity during COVID-19 crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaya Kumar</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Kotwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 UIIN Conference (University Industry Innovation Network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548215v1</w:t>
+                <w:t xml:space="preserve">hal-03635997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does similarity breed connection? Examining the role of social competencies in conversational AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shalini Chandra</w:t>
+                <w:t xml:space="preserve">Encouraging employee advocacy platform use: the crucial role of IT identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shalini Chandra</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM 2022 : 82nd Annual Meeting of the Academy of Management. "Creating a better world together"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Seattle, Washington, United States</w:t>
+              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619550v1</w:t>
+                <w:t xml:space="preserve">hal-03636010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross country analysis on the impact of human development and economic development on fake news propensity during COVID-19 crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does similarity breed connection? Examining the role of social competencies in conversational AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kanika Kotwal</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">AOM 2022 : 82nd Annual Meeting of the Academy of Management. "Creating a better world together"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635997v1</w:t>
+                <w:t xml:space="preserve">hal-03619550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging employee advocacy platform use: the crucial role of IT identity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The enablers and inhibitors of digital transformation within the microbusiness sector in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">John O'Shanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">2022 UIIN Conference (University Industry Innovation Network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636010v1</w:t>
+                <w:t xml:space="preserve">hal-03548215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualizing outcomes of Employee Advocacy platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,260 +4805,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source for Digital Social Innovation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd AISWN International Research Workshop on Women, IS and Grand Challenges, held in conjonction with ICIS 2022 as Pre-ICIS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840735v1</w:t>
+                <w:t xml:space="preserve">hal-03636023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Open Source for Digital Social Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Buras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitev</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">3rd AISWN International Research Workshop on Women, IS and Grand Challenges, held in conjonction with ICIS 2022 as Pre-ICIS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636023v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An examination of the role of positive technology on mental well-being: a multi-method program of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saonee Sarker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5103,342 +5103,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining user engagement in AI-based interactional tools: valorizing the essence of human-beings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can Artificial Intelligence predict breast cancer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirish Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM 2021 : 81st Annual Meeting of the Academy of Management. "Bringing the Manager Back in Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">ICDSA 2021 : 2nd International Conference on Data Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jadavpur University, Kolkata, India; Soft Computing Research Society (SCRS), New Delhi, India, Apr 2021, Kolkata (International Conference in Virtual Format), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193035v1</w:t>
+                <w:t xml:space="preserve">hal-03174823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Artificial Intelligence predict breast cancer ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Is it a matter of trait or state? Understanding IT-mediated learning effectiveness during COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSA 2021 : 2nd International Conference on Data Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jadavpur University, Kolkata, India; Soft Computing Research Society (SCRS), New Delhi, India, Apr 2021, Kolkata (International Conference in Virtual Format), India</w:t>
+              <w:t xml:space="preserve">AOM 2021 : 81st Annual Meeting of the Academy of Management. "Bringing the Manager Back in Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174823v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it a matter of trait or state? Understanding IT-mediated learning effectiveness during COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Examining user engagement in AI-based interactional tools: valorizing the essence of human-beings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM 2021 : 81st Annual Meeting of the Academy of Management. "Bringing the Manager Back in Management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193010v1</w:t>
+                <w:t xml:space="preserve">hal-03193035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of security and privacy issues : Internet of Things and business model transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Jyoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIGINOV’2020 : 5ème Edition de la Conférence Internationale sur l’Innovation Digitale. "Les business modèles à l’ère du digital et de la Covid-19 : management des données et création de valeur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSEG Mahdia (Faculté des Sciences Économiques et de Gestion), May 2021, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5476,51 +5476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid project management methodology for managed services providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ameloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPM Summit India 2021 : 3rd India Software Product Management Summit. "The Product Management Renaissance: 2021 &amp; Beyond"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Software Product Management Association (ISPMA); Software and Information Technology Management (CSITM) of IIM Bangalore, India, Mar 2021, Bangalore (Virtual event), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5558,64 +5558,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificially Intelligent or humanly artificial? : examining user engagement in AI tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMIS-CPR '20: 2020 Computers and People Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nuremberg, Germany. pp.61-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5649,64 +5649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can technology be leveraged for bridging the rural-urban divide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Shainesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5753,51 +5753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual coping at times of COVID crisis: role of positive technology for well being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International webinar on "Perspectives of Health Hygiene, Sanitation, Immunity &amp; Social Distancing with Digital Media as per Current Scenario of COVID-19"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rajju Bhaiya University, Prayagraj, India, Jun 2020, Allahabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5822,51 +5822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantive theory of cultural intelligence for virtual team performance: a mixed methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM 2019 : 79th Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5885,247 +5885,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phubbing amongst higher education students : policy implications for sustainable development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does technology enabled design-thinking influence digital innovation? An innovation affordance perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Deffain</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecocampus 4 : les campus acteurs des transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">HICSS 2019 : 52nd Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Maui, United States. pp.325-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393630v1</w:t>
+                <w:t xml:space="preserve">hal-01983562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does technology enabled design-thinking influence digital innovation? An innovation affordance perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phubbing amongst higher education students : policy implications for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deffain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2019 : 52nd Hawaii International Conference on System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Maui, United States. pp.325-336</w:t>
+              <w:t xml:space="preserve">Ecocampus 4 : les campus acteurs des transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983562v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure&amp;quot; and &amp;quot;process&amp;quot; congruence : a control theory perspective on services offshoring performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6163,77 +6163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual technologies&amp;quot; for &amp;quot;real collaborations&amp;quot; : is fostering user trust the key ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6258,77 +6258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating stress and strain due to operational information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POMS 2017 : 28th Production and Operations Management Society Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6353,77 +6353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watch out-It's my private space! Examining the influence of technology driven intrusions on employee performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS-50 : 2017 Hawaii International Conference on System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Waikoloa, Hawaii, United States. pp.5802 - 5811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6461,64 +6461,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostressors and employee innovation : examining the linear and curvilinear relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM 2016 : 76th Annual Meeting of the Academy of Management. "Making Organizations Meaningful"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Anaheim, California, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6552,77 +6552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the influence of operational technostress on innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POMS 2016 : 27th Production and Operations Management Society Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6660,64 +6660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do technostress creators influence employee innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACIS 2015 : 19th Pacific Asia Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6742,77 +6742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging cultural discontinuities in global virtual teams : role of cultural intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS 2015 : Thirty Sixth International Conference on Information Systems. "Exploring the Information Frontier"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Fort Worth, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6850,64 +6850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can technostressors be engaging ?: the salient role of employee personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6945,77 +6945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the role of legal climate on individual creativity in virtual worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMCIS 2014 : 20th Americas Conference on Information Systems. "Smart Sustainability : The Information Systems Opportunity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Savannah, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7040,77 +7040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual worlds as platforms for digital entrepreneurship: the role of internal governance and the rule of Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDIT 2013 : IFIP WG 8.6 International Working Conference on Transfer and Diffusion of IT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bangalore, India. pp.667-668, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7144,64 +7144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can ASEAN compete in the e-commerce race? A cross-country analysis of e-transaction laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIW 2012 : The Seventh International Conference on Internet and Web Applications and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7284,51 +7284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Seetharaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Bahadur Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7398,51 +7398,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostress and Technospatial intrusion: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7492,64 +7492,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring technology readiness of irish small businesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John O'Shanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Mines-Télécom Business School (Institut Mines-Télécom); Lean BPI. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7657,51 +7657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08364DAC"/>
+    <w:nsid w:val="B8EB03D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7888,51 +7888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anuragini-shirish" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8199-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195470583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232147602699157642299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1316444/anuragini-shirish/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panteli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Shanahan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2024.101870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Khanra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40622-025-00427-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaya Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-025-10621-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobana Komal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Al-Busaidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Raman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Ahmed Albashrawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Malik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2024.100630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish Srivastava" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2023.2166431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Verstraete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-220059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Chandra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kotwal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2022.2127441" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Jyoti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.306225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Baabdullah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ribeiro-Navarrete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2021.1886614" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2021.102394" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Batuekueno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-10-2020-0332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-200979" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120320" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.04419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQBB6GH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8574-3.ch015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/285810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-7263-4.ch012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5323-8_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Sayantan Khanra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/hsm-200979" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Dhruv Pratap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Taghavi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maghraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Spada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Davey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley O'Hara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.19000abstract" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;shanahan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25741-4_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Buras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saonee Sarker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kratz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ameloot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378539.3393839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shainesh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45002-1_25" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deffain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2016.15404abstract" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38862-0_51" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Kumar Sharma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Seetharaman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Bahadur Singh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anuragini-shirish" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8199-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195470583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232147602699157642299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1316444/anuragini-shirish/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaya Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-025-10621-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Khanra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40622-025-00427-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panteli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Shanahan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2024.101870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobana Komal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Al-Busaidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Raman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Ahmed Albashrawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Malik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2024.100630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Verstraete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-220059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish Srivastava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2023.2166431" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Chandra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kotwal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2022.2127441" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Jyoti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.306225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Baabdullah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ribeiro-Navarrete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2021.102394" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Batuekueno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-10-2020-0332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2021.1886614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-200979" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120320" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.04419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQBB6GH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8574-3.ch015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/285810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-7263-4.ch012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5323-8_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Sayantan Khanra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/hsm-200979" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Dhruv Pratap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Taghavi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maghraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Spada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Davey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley O'Hara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.19000abstract" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;shanahan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25741-4_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Buras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saonee Sarker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kratz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ameloot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378539.3393839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shainesh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45002-1_25" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deffain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2016.15404abstract" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38862-0_51" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Kumar Sharma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Seetharaman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Bahadur Singh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>