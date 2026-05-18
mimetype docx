--- v2 (2026-04-28)
+++ v3 (2026-05-18)
@@ -140,53 +140,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">232147602699157642299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=gZpEe60AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publons.com/researcher/1316444/anuragini-shirish/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -246,2409 +267,2409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring digital responsibility enactment: an evaluation of the social implications of digitally responsive employee advocacy platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Special Issue on Being Responsibly Digital: A Care Ethics Lens for Digital Responsibility, 28 (1), pp.127-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10796-025-10621-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: special issue on digital economy in the global south</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A knowledge-centric model for government-orchestrated digital transformation among the microbusiness sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Panteli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O'Shanahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECISION : Official Journal of Indian Institute of Management Calcutta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40622-025-00427-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.101870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsis.2024.101870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986754v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-centric model for government-orchestrated digital transformation among the microbusiness sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial: special issue on digital economy in the global south</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantan Khanra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John O'Shanahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsis.2024.101870⟩</w:t>
+              <w:t xml:space="preserve">DECISION : Official Journal of Indian Institute of Management Calcutta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40622-025-00427-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739089v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-legal enquiry on deepfakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shobana Komal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">California Western International Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (2), pp.517-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redefining boundaries in innovation and knowledge domains: investigating the impact of generative artificial intelligence on copyright and intellectual property rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Al-Busaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghu Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousa Ahmed Albashrawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegwen Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation &amp; Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (4), pp.100630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jik.2024.100630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of ICT characteristics on students’ learning outcomes during COVID-19 lockdown period: the crucial role of techno eustress perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Management and sustenance of digital transformations in the Irish microbusiness sector: examining the key role of microbusiness owner-manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Chourabi</w:t>
+                <w:t xml:space="preserve">Shirish Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Panteli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (2), pp.149-162. </w:t>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Managing and Sustaining Digital Transformations, 32 (3), pp.409-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/HSM-220059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0960085X.2023.2166431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752991v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and sustenance of digital transformations in the Irish microbusiness sector: examining the key role of microbusiness owner-manager</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The impact of ICT characteristics on students’ learning outcomes during COVID-19 lockdown period: the crucial role of techno eustress perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirish Srivastava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niki Panteli</w:t>
+                <w:t xml:space="preserve">Nina Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Chourabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0960085X.2023.2166431⟩</w:t>
+              <w:t xml:space="preserve">Human Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/HSM-220059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991129v1</w:t>
+                <w:t xml:space="preserve">hal-03752991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (5), article 86, pp. 1-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/JGIM.322386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences relationnelles, une lacune à combler pour les chatbots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of human and economic development on fake news propensity during the COVID-19 crisis: a cross-country analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Kotwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (5), article 1, pp. 1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/JGIM.322401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing team adaptation for fostering creative outcomes in multicultural Virtual teams: a mixed methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (3), pp.700-744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17705/1jais.00811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be ...Human? Theorizing the role of human-like competencies in conversational artificial intelligence agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (4), pp.969-1005. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07421222.2022.2127441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and bridging security and privacy related technical knowledge amongst HR professionals: a review in the context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Jyoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Special Issue on the Transition From Industry 3.0 to Industry 4.0: Strategic Human Resource Management in the Era of Digitalization, 18 (7), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/IJTHI.306225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaverse beyond the hype: multidisciplinary perspectives on emerging challenges, opportunities, and agenda for research, practice and policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Baabdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ribeiro-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihalis Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Advances in Marketing, Customer Relationship Management, and E-Services, 66, pp.102542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2022.102542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching to online learning during COVID-19: theorizing the role of IT mindfulness and techno eustress for facilitating productivity and creativity in student learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of mobile connectivity and freedom on fake news propensity during the COVID-19 pandemic: a cross-country empirical examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.322-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0960085X.2021.1886614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2021.102394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03317875v1</w:t>
+                <w:t xml:space="preserve">hal-03162393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology renewal, user resistance, user adoption: status quo bias theory revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Switching to online learning during COVID-19: theorizing the role of IT mindfulness and techno eustress for facilitating productivity and creativity in student learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leslie Batuekueno</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (5), pp.874-893. </w:t>
+              <w:t xml:space="preserve">International Journal of Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.102394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JOCM-10-2020-0332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2021.102394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174747v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective ICT use for digital innovation: an actualized affordance perspective through ICT enabled design thinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Technology renewal, user resistance, user adoption: status quo bias theory revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Batuekueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.212.0007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (5), pp.874-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-10-2020-0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184876v1</w:t>
+                <w:t xml:space="preserve">hal-03174747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mobile connectivity and freedom on fake news propensity during the COVID-19 pandemic: a cross-country empirical examination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effective ICT use for digital innovation: an actualized affordance perspective through ICT enabled design thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shalini Chandra</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.7 -42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.212.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0960085X.2021.1886614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03162393v1</w:t>
+                <w:t xml:space="preserve">hal-03184876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive-affective appraisal of technostressors by ICT-based mobile workers and their impacts on technostrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Interaction between human and ICT, 40 (2), pp.265-285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/HSM-200979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theorizing technological spatial intrusion for ICT enabled employee innovation: the mediating role of perceived usefulness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 161, pp.120320. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does technostress inhibit employee innovation? Examining the linear and curvilinear influence of technostress creators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (Paper 19), pp.299-331. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17705/1CAIS.04419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive use of social networking applications in contemporary organizations : examining the motivations of Gen Y cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (6, Part A), pp.1111 - 1123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2016.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostress creators and job outcomes : theorising the moderating influence of personality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Issue: The Dark Side of IT, 25 (4), pp.355 - 401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/isj.12067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2658,297 +2679,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing the role of consumer engagement within social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Duarte Santos; Inês Veiga Pereira; Paulo Botelho Pires. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and marketing for improved retail competitiveness and performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.320-340, 2023, 978-1-6684-8574-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-6684-8574-3.ch015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive technology: a growing market with a potential to rebuild a resilient society during and after the COVID-19 crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Duarte Santos; Inês Veiga Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and marketing for improved competitiveness and performance in the healthcare sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.266-294, 2021, 978-1-7998-7263-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-7263-4.ch012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow side of social media marketing : a user's perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social media marketing : emerging concepts and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.63 - 79, 2018, 978-981-10-5322-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-5323-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2958,104 +2979,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call for Papers: Special Issue on the Digital Economy in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Sayantan Khanra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3065,950 +3086,963 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are your chances of experiencing technostrain as an ICT based mobile worker?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Online Learning: how can productivity and creativity be maintained?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/hsm-200979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03354810v1</w:t>
+                <w:t xml:space="preserve">hal-03437789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Learning: how can productivity and creativity be maintained?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What are your chances of experiencing technostrain as an ICT based mobile worker?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/hsm-200979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437789v1</w:t>
+                <w:t xml:space="preserve">hal-03354810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technologie peut-elle répondre au stress chronique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vraie manière de regarder les fausses nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who is responsible for responsible Artificial Intelligence at work? An employee competence perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Employee Competences for Responsible Generative AI Use at Work: A Personal Resource Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singh Dhruv Pratap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena González-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Taghavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2026 : European Academy of Management Conférence. "Navigating High Waters"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">86th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOM Annual Meeting Proceedings, Jul 2026, PHILADELPHIA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553366v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning higher education with new data-driven jobs. Is higher education meeting the requirements of the new professions linked to A.I. and DATA?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Who is responsible for responsible Artificial Intelligence at work? An employee competence perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singh Dhruv Pratap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena González-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Taghavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMDE 2025 : Leading and Managing in the Digital Era, 2nd international conference. "Shaping the future with AI and Data Analytics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Athens University of Economics and Business; Stevens Institute of Technology; Bodossaki Foundation, Jun 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">EURAM 2026 : European Academy of Management Conférence. "Navigating High Waters"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116621v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring self-sovereign identity solutions for improved identity and access management in the European Union</w:t>
+                <w:t xml:space="preserve">Aligning higher education with new data-driven jobs. Is higher education meeting the requirements of the new professions linked to A.I. and DATA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Maghraoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Daniel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2025 : Americas Conference on Information Systems. “Intelligent Technologies for a Better Future.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Information Systems (AIS), Aug 2025, Montreal, Canada. pp.4227-4236</w:t>
+              <w:t xml:space="preserve">LMDE 2025 : Leading and Managing in the Digital Era, 2nd international conference. "Shaping the future with AI and Data Analytics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athens University of Economics and Business; Stevens Institute of Technology; Bodossaki Foundation, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225908v1</w:t>
+                <w:t xml:space="preserve">hal-05116621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding digital responsibility: an exploratory analysis of AI policies in higher education</w:t>
+                <w:t xml:space="preserve">Exploring self-sovereign identity solutions for improved identity and access management in the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Spada</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Halima Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ashley O'Hara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCIS 2025 : 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audencia Business School; IAE Nantes – Economie &amp; Management, Oct 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">AMCIS 2025 : Americas Conference on Information Systems. “Intelligent Technologies for a Better Future.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Information Systems (AIS), Aug 2025, Montreal, Canada. pp.4227-4236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225958v1</w:t>
+                <w:t xml:space="preserve">hal-05225908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing the phenomenon of digital health identity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Embedding digital responsibility: an exploratory analysis of AI policies in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Spada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Davey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaya Kumar</w:t>
+                <w:t xml:space="preserve">Ashley O'Hara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2025 : 30ème Conférence annuelle de l'Association Information et Management. "Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">MCIS 2025 : 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audencia Business School; IAE Nantes – Economie &amp; Management, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115487v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis: classical exploratory methods vs generative AI in extracting value from user reviews</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conceptualizing the phenomenon of digital health identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis (SeSLa); Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège (LASLA), Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">AIM 2025 : 30ème Conférence annuelle de l'Association Information et Management. "Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528785v1</w:t>
+                <w:t xml:space="preserve">hal-05115487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial role of IT identity in employee advocacy platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIEK 2024 : 20th Academy of Innovation, Entrepreneurship, and Knowledge Conference. "Innovative and meaningful knowledge : towards a sustainable business"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4027,3354 +4061,3589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employee identification with digital workplace platforms and employee engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis: classical exploratory methods vs generative AI in extracting value from user reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moscarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM 2023 : 83rd Annual Meeting of the Academy of Management. "Putting the Worker Front and Center"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT 2024 : 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis (SeSLa); Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège (LASLA), Jun 2024, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078305v1</w:t>
+                <w:t xml:space="preserve">hal-04528785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What triggers digital employee advocacy behavior?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Employee identification with digital workplace platforms and employee engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIS 2023 : International Conference on Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AOM 2023 : 83rd Annual Meeting of the Academy of Management. "Putting the Worker Front and Center"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2023, Boston, Massachusets, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMPROC.2023.19000abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262817v1</w:t>
+                <w:t xml:space="preserve">hal-04078305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean training as a driver for microbusinesses’ digital transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What triggers digital employee advocacy behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaya Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John O’shanahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELEC 2022 : 8th European Lean Educators Conference. "Lean, Green &amp; Sustainability"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIS 2023 : International Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Information Systems (AIS), Dec 2023, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793754v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross country analysis on the impact of human development and economic development on fake news propensity during COVID-19 crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lean training as a driver for microbusinesses’ digital transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhjot Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuragini Shirish</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kanika Kotwal</w:t>
+                <w:t xml:space="preserve">Anaya Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O’shanahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELEC 2022 : 8th European Lean Educators Conference. "Lean, Green &amp; Sustainability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP International Federation for Information Processing, Nov 2022, Galway, Ireland. pp.122-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25741-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635997v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging employee advocacy platform use: the crucial role of IT identity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The enablers and inhibitors of digital transformation within the microbusiness sector in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O'Shanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaya Kumar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">2022 UIIN Conference (University Industry Innovation Network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636010v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does similarity breed connection? Examining the role of social competencies in conversational AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM 2022 : 82nd Annual Meeting of the Academy of Management. "Creating a better world together"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enablers and inhibitors of digital transformation within the microbusiness sector in Ireland</w:t>
+                <w:t xml:space="preserve">Conceptualizing outcomes of Employee Advocacy platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaya Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaya Kumar</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 UIIN Conference (University Industry Innovation Network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">AIM 2022 Pre-ICIS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), Dec 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548215v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing outcomes of Employee Advocacy platforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cross country analysis on the impact of human development and economic development on fake news propensity during COVID-19 crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Kotwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2022 Pre-ICIS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), Dec 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840739v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encouraging employee advocacy platform use: the crucial role of IT identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaya Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitev</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636023v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source for Digital Social Innovation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd AISWN International Research Workshop on Women, IS and Grand Challenges, held in conjonction with ICIS 2022 as Pre-ICIS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840735v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An examination of the role of positive technology on mental well-being: a multi-method program of study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Open Source for Digital Social Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Buras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saonee Sarker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes Kratz</w:t>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUGLOHRIA Seeding Conference for Joint Pandemic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European University Alliance for Global Health Transformation Through Joint Research and Innovation Action, May 2022, Lund (online), Sweden</w:t>
+              <w:t xml:space="preserve">3rd AISWN International Research Workshop on Women, IS and Grand Challenges, held in conjonction with ICIS 2022 as Pre-ICIS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664388v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Artificial Intelligence predict breast cancer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An examination of the role of positive technology on mental well-being: a multi-method program of study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saonee Sarker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+                <w:t xml:space="preserve">Johannes Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSA 2021 : 2nd International Conference on Data Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jadavpur University, Kolkata, India; Soft Computing Research Society (SCRS), New Delhi, India, Apr 2021, Kolkata (International Conference in Virtual Format), India</w:t>
+              <w:t xml:space="preserve">EUGLOHRIA Seeding Conference for Joint Pandemic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European University Alliance for Global Health Transformation Through Joint Research and Innovation Action, May 2022, Lund (online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174823v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it a matter of trait or state? Understanding IT-mediated learning effectiveness during COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Examining user engagement in AI-based interactional tools: valorizing the essence of human-beings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM 2021 : 81st Annual Meeting of the Academy of Management. "Bringing the Manager Back in Management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193010v1</w:t>
+                <w:t xml:space="preserve">hal-03193035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining user engagement in AI-based interactional tools: valorizing the essence of human-beings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A review of security and privacy issues : Internet of Things and business model transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Jyoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirish Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM 2021 : 81st Annual Meeting of the Academy of Management. "Bringing the Manager Back in Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">DIGINOV’2020 : 5ème Edition de la Conférence Internationale sur l’Innovation Digitale. "Les business modèles à l’ère du digital et de la Covid-19 : management des données et création de valeur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSEG Mahdia (Faculté des Sciences Économiques et de Gestion), May 2021, Mahdia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193035v1</w:t>
+                <w:t xml:space="preserve">hal-03235692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of security and privacy issues : Internet of Things and business model transformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can Artificial Intelligence predict breast cancer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGINOV’2020 : 5ème Edition de la Conférence Internationale sur l’Innovation Digitale. "Les business modèles à l’ère du digital et de la Covid-19 : management des données et création de valeur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSEG Mahdia (Faculté des Sciences Économiques et de Gestion), May 2021, Mahdia, Tunisia</w:t>
+              <w:t xml:space="preserve">ICDSA 2021 : 2nd International Conference on Data Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jadavpur University, Kolkata, India; Soft Computing Research Society (SCRS), New Delhi, India, Apr 2021, Kolkata (International Conference in Virtual Format), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235692v1</w:t>
+                <w:t xml:space="preserve">hal-03174823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid project management methodology for managed services providers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Is it a matter of trait or state? Understanding IT-mediated learning effectiveness during COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPM Summit India 2021 : 3rd India Software Product Management Summit. "The Product Management Renaissance: 2021 &amp; Beyond"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Software Product Management Association (ISPMA); Software and Information Technology Management (CSITM) of IIM Bangalore, India, Mar 2021, Bangalore (Virtual event), India</w:t>
+              <w:t xml:space="preserve">AOM 2021 : 81st Annual Meeting of the Academy of Management. "Bringing the Manager Back in Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174792v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially Intelligent or humanly artificial? : examining user engagement in AI tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A hybrid project management methodology for managed services providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ameloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMIS-CPR '20: 2020 Computers and People Research Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPM Summit India 2021 : 3rd India Software Product Management Summit. "The Product Management Renaissance: 2021 &amp; Beyond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Software Product Management Association (ISPMA); Software and Information Technology Management (CSITM) of IIM Bangalore, India, Mar 2021, Bangalore (Virtual event), India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869370v1</w:t>
+                <w:t xml:space="preserve">hal-03174792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can technology be leveraged for bridging the rural-urban divide?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Artificially Intelligent or humanly artificial? : examining user engagement in AI tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Shainesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3E 2020 : The 19th IFIP Conference on e-Business, e-Services and e-Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45002-1_25⟩</w:t>
+              <w:t xml:space="preserve">SIGMIS-CPR '20: 2020 Computers and People Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nuremberg, Germany. pp.61-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3378539.3393839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102283v1</w:t>
+                <w:t xml:space="preserve">hal-02869370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual coping at times of COVID crisis: role of positive technology for well being</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can technology be leveraged for bridging the rural-urban divide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Shainesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International webinar on "Perspectives of Health Hygiene, Sanitation, Immunity &amp; Social Distancing with Digital Media as per Current Scenario of COVID-19"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I3E 2020 : The 19th IFIP Conference on e-Business, e-Services and e-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Skukuza, Kruger National Park, South Africa. pp.301-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45002-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869377v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantive theory of cultural intelligence for virtual team performance: a mixed methods approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Individual coping at times of COVID crisis: role of positive technology for well being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM 2019 : 79th Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Boston, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">International webinar on "Perspectives of Health Hygiene, Sanitation, Immunity &amp; Social Distancing with Digital Media as per Current Scenario of COVID-19"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rajju Bhaiya University, Prayagraj, India, Jun 2020, Allahabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332994v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does technology enabled design-thinking influence digital innovation? An innovation affordance perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phubbing amongst higher education students : policy implications for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deffain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2019 : 52nd Hawaii International Conference on System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Maui, United States. pp.325-336</w:t>
+              <w:t xml:space="preserve">Ecocampus 4 : les campus acteurs des transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983562v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phubbing amongst higher education students : policy implications for sustainable development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Substantive theory of cultural intelligence for virtual team performance: a mixed methods approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Deffain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecocampus 4 : les campus acteurs des transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">AOM 2019 : 79th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393630v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure&amp;quot; and &amp;quot;process&amp;quot; congruence : a control theory perspective on services offshoring performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does technology enabled design-thinking influence digital innovation? An innovation affordance perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">HICSS 2019 : 52nd Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Maui, United States. pp.325-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335882v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual technologies&amp;quot; for &amp;quot;real collaborations&amp;quot; : is fostering user trust the key ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure&amp;quot; and &amp;quot;process&amp;quot; congruence : a control theory perspective on services offshoring performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335884v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating stress and strain due to operational information systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Virtual technologies&amp;quot; for &amp;quot;real collaborations&amp;quot; : is fostering user trust the key ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POMS 2017 : 28th Production and Operations Management Society Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Seattle, Washington, United States</w:t>
+              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374108v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watch out-It's my private space! Examining the influence of technology driven intrusions on employee performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating stress and strain due to operational information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS-50 : 2017 Hawaii International Conference on System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Waikoloa, Hawaii, United States. pp.5802 - 5811</w:t>
+              <w:t xml:space="preserve">POMS 2017 : 28th Production and Operations Management Society Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430578v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technostressors and employee innovation : examining the linear and curvilinear relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Watch out-It's my private space! Examining the influence of technology driven intrusions on employee performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM 2016 : 76th Annual Meeting of the Academy of Management. "Making Organizations Meaningful"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS-50 : 2017 Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Waikoloa, Hawaii, United States. pp.5802 - 5811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/AMBPP.2016.15404abstract⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415888v1</w:t>
+                <w:t xml:space="preserve">hal-01430578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the influence of operational technostress on innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Technostressors and employee innovation : examining the linear and curvilinear relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POMS 2016 : 27th Production and Operations Management Society Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AOM 2016 : 76th Annual Meeting of the Academy of Management. "Making Organizations Meaningful"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Anaheim, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2016.15404abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332237v1</w:t>
+                <w:t xml:space="preserve">hal-01415888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do technostress creators influence employee innovation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Examining the influence of operational technostress on innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalini Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACIS 2015 : 19th Pacific Asia Conference on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">POMS 2016 : 27th Production and Operations Management Society Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122753v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging cultural discontinuities in global virtual teams : role of cultural intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do technostress creators influence employee innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIS 2015 : Thirty Sixth International Conference on Information Systems. "Exploring the Information Frontier"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Fort Worth, Texas, United States</w:t>
+              <w:t xml:space="preserve">PACIS 2015 : 19th Pacific Asia Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243518v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can technostressors be engaging ?: the salient role of employee personality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bridging cultural discontinuities in global virtual teams : role of cultural intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoM '14 : 74th Annual Meeting of the Academy of Management "The Power of Words"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Philadelphia, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">ICIS 2015 : Thirty Sixth International Conference on Information Systems. "Exploring the Information Frontier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Fort Worth, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244316v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the role of legal climate on individual creativity in virtual worlds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can technostressors be engaging ?: the salient role of employee personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2014 : 20th Americas Conference on Information Systems. "Smart Sustainability : The Information Systems Opportunity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Savannah, Georgia, United States</w:t>
+              <w:t xml:space="preserve">AoM '14 : 74th Annual Meeting of the Academy of Management "The Power of Words"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243668v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual worlds as platforms for digital entrepreneurship: the role of internal governance and the rule of Law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Examining the role of legal climate on individual creativity in virtual worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDIT 2013 : IFIP WG 8.6 International Working Conference on Transfer and Diffusion of IT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AMCIS 2014 : 20th Americas Conference on Information Systems. "Smart Sustainability : The Information Systems Opportunity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Savannah, Georgia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38862-0_51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468149v1</w:t>
+                <w:t xml:space="preserve">hal-01243668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virtual worlds as platforms for digital entrepreneurship: the role of internal governance and the rule of Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TDIT 2013 : IFIP WG 8.6 International Working Conference on Transfer and Diffusion of IT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bangalore, India. pp.667-668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38862-0_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Can ASEAN compete in the e-commerce race? A cross-country analysis of e-transaction laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIW 2012 : The Seventh International Conference on Internet and Web Applications and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From IT Mindfulness to GenAI Competence: A Capability-Based Explanation of GenAI Job Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singh Dhruv Pratap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena González-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">86th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, PHILADELPHIA, United States. AOM Annual Meeting Proceedings, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue call - Leveraging India's context for global information systems insights: location-specific research and theory building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Seetharaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Bahadur Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, pp.1-5, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7384,91 +7653,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technostress and Technospatial intrusion: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7478,118 +7747,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring technology readiness of irish small businesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John O'Shanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Mines-Télécom Business School (Institut Mines-Télécom); Lean BPI. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7657,51 +7926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8EB03D5"/>
+    <w:nsid w:val="BAA74D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7888,51 +8157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anuragini-shirish" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8199-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195470583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232147602699157642299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1316444/anuragini-shirish/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaya Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-025-10621-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Khanra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40622-025-00427-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panteli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Shanahan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2024.101870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobana Komal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Al-Busaidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Raman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Ahmed Albashrawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Malik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2024.100630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Verstraete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-220059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish Srivastava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2023.2166431" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Chandra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kotwal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2022.2127441" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Jyoti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.306225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Baabdullah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ribeiro-Navarrete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2021.102394" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Batuekueno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-10-2020-0332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2021.1886614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-200979" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120320" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.04419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQBB6GH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8574-3.ch015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/285810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-7263-4.ch012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5323-8_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Sayantan Khanra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/hsm-200979" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Dhruv Pratap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Taghavi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maghraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Spada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Davey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley O'Hara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.19000abstract" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;shanahan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25741-4_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Buras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saonee Sarker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kratz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ameloot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378539.3393839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shainesh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45002-1_25" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deffain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2016.15404abstract" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38862-0_51" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Kumar Sharma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Seetharaman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Bahadur Singh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anuragini-shirish" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8199-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195470583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232147602699157642299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gZpEe60AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1316444/anuragini-shirish/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaya Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-025-10621-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panteli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Shanahan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2024.101870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Khanra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40622-025-00427-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobana Komal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Al-Busaidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Raman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Ahmed Albashrawi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Malik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jik.2024.100630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish Srivastava" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2023.2166431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Verstraete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-220059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Chandra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kotwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2022.2127441" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Jyoti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.306225" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Baabdullah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ribeiro-Navarrete" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2021.1886614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2021.102394" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Batuekueno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-10-2020-0332" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-200979" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120320" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.04419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQBB6GH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-8574-3.ch015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/285810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-7263-4.ch012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5323-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr. Sayantan Khanra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/hsm-200979" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Dhruv Pratap" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gonz&#225;lez-G&#243;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Taghavi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maghraoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Spada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Davey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley O'Hara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528785v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.19000abstract" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhjot Singh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;shanahan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25741-4_12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Buras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saonee Sarker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kratz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174792v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ameloot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3378539.3393839" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shainesh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45002-1_25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deffain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2016.15404abstract" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243668v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38862-0_51" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714877v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617291v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Kumar Sharma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Seetharaman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Bahadur Singh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>