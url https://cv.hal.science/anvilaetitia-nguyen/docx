--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -66,1261 +66,1395 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Based Design of a Lead Compound Derived from Natural Schweinfurthins with Antitumor Properties That Target Oxysterol-Binding Protein</w:t>
+                <w:t xml:space="preserve">Systematic analysis of snRNA genes reveals frequent RNU2-2 variants in dominant and recessive developmental and epileptic encephalopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t>
+                <w:t xml:space="preserve">Elsa Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rampal</w:t>
+                <w:t xml:space="preserve">Amandine Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Guimard</w:t>
+                <w:t xml:space="preserve">Benjamin Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kovacs</w:t>
+                <w:t xml:space="preserve">Miriam Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Polidori</w:t>
+                <w:t xml:space="preserve">Maria Athanasiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (20), pp.14208-14220. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c01298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-026-02547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297926v1</w:t>
+                <w:t xml:space="preserve">hal-05379108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of urine and plasma porphyrin precursors using LC–MS in acute hepatic porphyrias: improvement in routine diagnosis and in the monitoring of kidney failure patients</w:t>
+                <w:t xml:space="preserve">Structure-Based Design of a Lead Compound Derived from Natural Schweinfurthins with Antitumor Properties That Target Oxysterol-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poli</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Manceau</w:t>
+                <w:t xml:space="preserve">Céline Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
+                <w:t xml:space="preserve">Carole Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boualem Moulouel</w:t>
+                <w:t xml:space="preserve">David Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dessendier</w:t>
+                <w:t xml:space="preserve">Joël Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (10), pp.1186 - 1196. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (20), pp.14208-14220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvad117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c01298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04318571v1</w:t>
+                <w:t xml:space="preserve">hal-04297926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from activation of the testicular pathway</w:t>
+                <w:t xml:space="preserve">Quantification of urine and plasma porphyrin precursors using LC–MS in acute hepatic porphyrias: improvement in routine diagnosis and in the monitoring of kidney failure patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïra Rossitto</w:t>
+                <w:t xml:space="preserve">Antoine Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Déjardin</w:t>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris M Rands</w:t>
+                <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Le Gras</w:t>
+                <w:t xml:space="preserve">Boualem Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Migale</w:t>
+                <w:t xml:space="preserve">Nathalie Dessendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.4412. </w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (10), pp.1186 - 1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32061-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvad117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746540v1</w:t>
+                <w:t xml:space="preserve">cea-04318571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo sustained release of the retrograde transport inhibitor retro-2.1 formulated in a thermosensitive hydrogel</w:t>
+                <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from activation of the testicular pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Vinck</w:t>
+                <w:t xml:space="preserve">Moïra Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Anvi Nguyen</w:t>
+                <w:t xml:space="preserve">Stephanie Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Munier</w:t>
+                <w:t xml:space="preserve">Chris M Rands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Caramelle</w:t>
+                <w:t xml:space="preserve">Stephanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Karpman</w:t>
+                <w:t xml:space="preserve">Roberta Migale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.14611. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232314611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04352592v1</w:t>
+                <w:t xml:space="preserve">hal-03746540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the mouse, prostaglandin D2 signalling protects the endometrium against adenomyosis</w:t>
+                <w:t xml:space="preserve">In vivo sustained release of the retrograde transport inhibitor retro-2.1 formulated in a thermosensitive hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Philibert</w:t>
+                <w:t xml:space="preserve">Robin Vinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Déjardin</w:t>
+                <w:t xml:space="preserve">Laetitia Anvi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Pirot</w:t>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pruvost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
+                <w:t xml:space="preserve">Lucie Caramelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Karpman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaab029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.14611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232314611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436852v1</w:t>
+                <w:t xml:space="preserve">cea-04352592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adamantamine derivative as a drug candidate for the treatment of visceral leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (10), pp.2640-2650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkab226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04352695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azetidinimines as a novel series of non-covalent broad-spectrum inhibitors of β-lactamases with submicromolar activities against carbapenemases KPC-2 (class A), NDM-1 (class B) and OXA-48 (class D)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In the mouse, prostaglandin D2 signalling protects the endometrium against adenomyosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
+                <w:t xml:space="preserve">Pascal Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+                <w:t xml:space="preserve">Stéphanie Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe C.A. D’hollander</w:t>
+                <w:t xml:space="preserve">Nelly Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ventre</w:t>
+                <w:t xml:space="preserve">Alain Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 219, </w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaab029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227989v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In utero exposure to acetaminophen and ibuprofen leads to intergenerational accelerated reproductive aging in female mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azetidinimines as a novel series of non-covalent broad-spectrum inhibitors of β-lactamases with submicromolar activities against carbapenemases KPC-2 (class A), NDM-1 (class B) and OXA-48 (class D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Ollivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Pruvost</w:t>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Brun</w:t>
+                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe C.A. D’hollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0552-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402594v1</w:t>
+                <w:t xml:space="preserve">hal-03227989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In utero exposure to acetaminophen and ibuprofen leads to intergenerational accelerated reproductive aging in female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0552-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cucurbit[5]uril derivatives as oxygen carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (10), pp.668-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10610278.2019.1655565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02273187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1330,279 +1464,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from the male pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris M Rands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Migale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azetidinimines as a novel series of non-covalent broad-spectrum inhibitors of β-lactamases with submicromolar activities against carbapenemases of classes A, B and D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe D’hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1749,51 +1883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rampal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01298" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04318571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvi Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Moulouel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessendier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvad117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Rands" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32061-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anvi Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caramelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karpman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruvost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C.A. D&#8217;hollander" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ollivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0552-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02273187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barruet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2019.1655565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe D&#8217;hollander" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rampal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04318571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvi Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Moulouel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessendier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvad117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Rands" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32061-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anvi Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caramelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karpman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruvost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C.A. D&#8217;hollander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ollivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0552-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02273187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2019.1655565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe D&#8217;hollander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>