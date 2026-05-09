--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic analysis of snRNA genes reveals frequent RNU2-2 variants in dominant and recessive developmental and epileptic encephalopathies</w:t>
+                <w:t xml:space="preserve">D-serine metabolism enhances Escherichia coli fitness in the gut and could contribute to Enterobacteriaceae expansion in Crohn's disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Leitão</w:t>
+                <w:t xml:space="preserve">Maria Ines Moreira de Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Santini</w:t>
+                <w:t xml:space="preserve">Amelie Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cogne</w:t>
+                <w:t xml:space="preserve">Annie Garrivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Essid</w:t>
+                <w:t xml:space="preserve">Julien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Athanasiadou</w:t>
+                <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.100585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-026-02547-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2026.100585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379108v1</w:t>
+                <w:t xml:space="preserve">hal-05592064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Based Design of a Lead Compound Derived from Natural Schweinfurthins with Antitumor Properties That Target Oxysterol-Binding Protein</w:t>
               </w:r>
@@ -400,1061 +400,1061 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
+                <w:t xml:space="preserve">Boualem Moulouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dessendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 69 (10), pp.1186 - 1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/clinchem/hvad117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04318571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from activation of the testicular pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo sustained release of the retrograde transport inhibitor retro-2.1 formulated in a thermosensitive hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïra Rossitto</w:t>
+                <w:t xml:space="preserve">Laetitia Anvi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Déjardin</w:t>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris M Rands</w:t>
+                <w:t xml:space="preserve">Lucie Caramelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Le Gras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberta Migale</w:t>
+                <w:t xml:space="preserve">Diana Karpman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32061-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.14611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232314611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746540v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04352592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo sustained release of the retrograde transport inhibitor retro-2.1 formulated in a thermosensitive hydrogel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from activation of the testicular pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Vinck</w:t>
+                <w:t xml:space="preserve">Stephanie Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Anvi Nguyen</w:t>
+                <w:t xml:space="preserve">Chris M Rands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Munier</w:t>
+                <w:t xml:space="preserve">Stephanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Caramelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diana Karpman</w:t>
+                <w:t xml:space="preserve">Roberta Migale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232314611⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04352592v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adamantamine derivative as a drug candidate for the treatment of visceral leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pomel</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Valérie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pons</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (10), pp.2640-2650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkab226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04352695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the mouse, prostaglandin D2 signalling protects the endometrium against adenomyosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Philibert</w:t>
+                <w:t xml:space="preserve">Stéphanie Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Déjardin</w:t>
+                <w:t xml:space="preserve">Nelly Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Pirot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molehr/gaab029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azetidinimines as a novel series of non-covalent broad-spectrum inhibitors of β-lactamases with submicromolar activities against carbapenemases KPC-2 (class A), NDM-1 (class B) and OXA-48 (class D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Romero</w:t>
+                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
+                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+                <w:t xml:space="preserve">Agathe C.A. D’hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 219, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero exposure to acetaminophen and ibuprofen leads to intergenerational accelerated reproductive aging in female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-019-0552-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cucurbit[5]uril derivatives as oxygen carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Huber</w:t>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvi Laetitia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (10), pp.668-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10610278.2019.1655565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02273187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1464,279 +1464,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from the male pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris M Rands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Migale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azetidinimines as a novel series of non-covalent broad-spectrum inhibitors of β-lactamases with submicromolar activities against carbapenemases of classes A, B and D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Romero</w:t>
+                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe D’hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1883,51 +1883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rampal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04318571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvi Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Moulouel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessendier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvad117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Rands" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32061-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anvi Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caramelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karpman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruvost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C.A. D&#8217;hollander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ollivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0552-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02273187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2019.1655565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe D&#8217;hollander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Blanchot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garrivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvi Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2026.100585" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rampal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04318571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Moulouel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessendier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvad117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anvi Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caramelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karpman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Rands" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32061-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruvost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C.A. D&#8217;hollander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ollivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0552-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02273187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barruet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2019.1655565" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe D&#8217;hollander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>