--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3049,51 +3049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2764D3CD"/>
+    <w:nsid w:val="6D1F4157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>