--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -959,694 +959,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer Coefficient and In-Cavity Pressure at the Casting-Die Interface during High Pressure Die Casting of Magnesium Alloy AZ91D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Inverse Model to determine the Heat Transfer Coefficient and its Evolution with Time during Solidification of Light Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dargusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Hamasaiid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (4), pp. 853-864. </w:t>
+              <w:t xml:space="preserve">International Journal of Nonlinear Sciences and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (3), p.275-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-007-9452-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/IJNSNS.2008.9.3.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401086v1</w:t>
+                <w:t xml:space="preserve">hal-01661801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inverse Model to determine the Heat Transfer Coefficient and its Evolution with Time during Solidification of Light Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat Transfer Coefficient and In-Cavity Pressure at the Casting-Die Interface during High Pressure Die Casting of Magnesium Alloy AZ91D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hamasaiid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dargusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Loulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nonlinear Sciences and Numerical Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp. 853-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-007-9452-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/IJNSNS.2008.9.3.275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01661801v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Accurate Determination of Heat Transfer Coefficient and its Evolution with Time During High Pressure Die Casting of Al-9 %Si-3 %Cu and Mg-9 %Al-1 %Zn Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. s. Dargusch</w:t>
+                <w:t xml:space="preserve">The Accurate Determination of Heat Transfer Coefficient and its Evolutionwith Time During High Pressure Die Casting ofAl-9%Si-3%CuandMg-9%Al-1%ZnAlloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Dargusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Hamasaiid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. j. Davidson</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9 (11), pp.995 - 999. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 9 (11), pp. 995-999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661867v1</w:t>
+                <w:t xml:space="preserve">hal-00401085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mold Coating Materials and Thickness on Heat Transfer in Permanent Mold Casting of Aluminium Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Accurate Determination of Heat Transfer Coefficient and its Evolution with Time During High Pressure Die Casting of Al-9 %Si-3 %Cu and Mg-9 %Al-1 %Zn Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. s. Dargusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Hamasaiid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tahar Loulou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Loulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. j. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-007-9145-2⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (11), pp.995 - 999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200700189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401082v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Accurate Determination of Heat Transfer Coefficient and its Evolutionwith Time During High Pressure Die Casting ofAl-9%Si-3%CuandMg-9%Al-1%ZnAlloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Mold Coating Materials and Thickness on Heat Transfer in Permanent Mold Casting of Aluminium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hamasaiid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Dargusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (6), pp. 1303-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-007-9145-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401085v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1658,243 +1658,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transferts thermiques pendant la friture de biomasses industrielles</w:t>
+                <w:t xml:space="preserve">Heat transfer rates during fry-drying of sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hédi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Hamasaiid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2009 - 14èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. 6 p</w:t>
+              <w:t xml:space="preserve">AFSIA 2009 - European drying conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. p.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660921v1</w:t>
+                <w:t xml:space="preserve">hal-01660930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer rates during fry-drying of sewage sludge</w:t>
+                <w:t xml:space="preserve">Etude des transferts thermiques pendant la friture de biomasses industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hédi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hamasaiid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ladevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSIA 2009 - European drying conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France. p.26-27</w:t>
+              <w:t xml:space="preserve">JITH 2009 - 14èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660930v1</w:t>
+                <w:t xml:space="preserve">hal-01660921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal-drying inactivation of pathogenics populations found in sewage sludge</w:t>
               </w:r>
@@ -3049,51 +3049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D1F4157"/>
+    <w:nsid w:val="11DEEC00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3280,51 +3280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anwar-hamasaiid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3345-524X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123773555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dargusch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamasaiid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Balasubramani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;h. Stjohn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-020-04341-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dargusch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2019.09.039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.02.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3H2FWVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C531ZR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01651372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Romdhana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davidson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-009-0048-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E538B8646CEBF0432EF8C59FB0889D4E06B624B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dargusch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9452-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90RW6C84-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/IJNSNS.2008.9.3.275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;s. Dargusch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.&#8201;j. Davidson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQV1XWD0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9145-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTH63CLN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargusch Matthew" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Cameron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savage Gary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02502585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auduc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04641777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007TOU30249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anwar-hamasaiid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3345-524X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123773555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dargusch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamasaiid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Balasubramani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;h. Stjohn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-020-04341-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dargusch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2019.09.039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.02.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3H2FWVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4C531ZR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01651372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Romdhana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.01.043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davidson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-009-0048-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E538B8646CEBF0432EF8C59FB0889D4E06B624B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dargusch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/IJNSNS.2008.9.3.275" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9452-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90RW6C84-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;s. Dargusch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.&#8201;j. Davidson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700189" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQV1XWD0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-007-9145-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTH63CLN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Romdhana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01660912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargusch Matthew" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Cameron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savage Gary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01661875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02502585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auduc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04641777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007TOU30249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>