--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -3049,51 +3049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11DEEC00"/>
+    <w:nsid w:val="CE0D14C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>