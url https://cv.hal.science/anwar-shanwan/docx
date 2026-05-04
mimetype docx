--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -1395,243 +1395,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Measurement Technology for Evaluation of Transversal Inter-fiber Friction</w:t>
+                <w:t xml:space="preserve">A Novel Automated Method for Manufacturing of New Semi-finished Photo Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Artan Sinoimeri</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society Spring Meeting and Technical Conference 2017</w:t>
+              <w:t xml:space="preserve">The Fiber Society 2017 Spring Conference Next Generation Fibers for Smart Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464871v1</w:t>
+                <w:t xml:space="preserve">hal-03187366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Automated Method for Manufacturing of New Semi-finished Photo Composites</w:t>
+                <w:t xml:space="preserve">New Measurement Technology for Evaluation of Transversal Inter-fiber Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Durand</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Gassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artan Sinoimeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society 2017 Spring Conference Next Generation Fibers for Smart Products</w:t>
+              <w:t xml:space="preserve">The Fiber Society Spring Meeting and Technical Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187366v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
               </w:r>
@@ -2315,51 +2315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Chaudey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10050-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-021-00483-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1407-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassara He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier G" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinoimeri A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9568.S3-004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinling Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fathi Ghanameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Aditya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H- E Gassara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artan Sinoimeri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas L'Hostis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Gassara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Larquemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01588342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MULH6931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Chaudey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10050-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-021-00483-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1407-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassara He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier G" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinoimeri A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9568.S3-004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinling Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fathi Ghanameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Aditya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H- E Gassara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artan Sinoimeri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas L'Hostis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Gassara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Larquemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01588342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MULH6931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>