--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,644 +66,761 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of Polyamide 6.6 Monofilaments for Needle-Punching Modeling</w:t>
+                <w:t xml:space="preserve">Numerical generation of random fiber bundles and the influence of microstructural properties on mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Chaudey</w:t>
+                <w:t xml:space="preserve">Xinling Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-022-10050-3⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-026-10479-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753069v1</w:t>
+                <w:t xml:space="preserve">hal-05626139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Implementation of an Experimental Machine to Study Woven Fabric Preforming Defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Study of Polyamide 6.6 Monofilaments for Needle-Punching Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Chaudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Allaoui</w:t>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gillibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40799-021-00483-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-022-10050-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251088v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Implementation of an Experimental Machine to Study Woven Fabric Preforming Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cruanes</w:t>
+                <w:t xml:space="preserve">S. Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwar Shanwan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.008⟩</w:t>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40799-021-00483-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648578v1</w:t>
+                <w:t xml:space="preserve">hal-03251088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different experimental ways to minimize the preforming defects of multi-layered interlock dry fabric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1407-6⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.214-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763133v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Different experimental ways to minimize the preforming defects of multi-layered interlock dry fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1407-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New Experimental Device for Measuring the Inter-Fiber Transversal Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gassara He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbier G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinoimeri A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fashion Technology &amp; Textile Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol: 0 Issue:, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2329-9568.S3-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -713,1044 +830,1044 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography-based numerical reconstruction of fiber bundle and response of microstructural characteristics to mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinling Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of woven fabrics forming defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Fathi Ghanameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Aditya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ESAFORM Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lukasz Madej, Konrad Perzynski, Mateusz Sitko, Anna Smyk, Apr 2023, Kraków, Poland. pp.375-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644902479-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an experimental approach to study preforming mesoscopic defects of woven fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Material Forming (ESAFORM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Liège, Belgium. pp.ID398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel experimental machine for inter-fiber transversal friction measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H- E Gassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artan Sinoimeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Textile Conference (AUTEX 2017) Shaping the Future of Textiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFRP MECHANICAL BEHAVIOUR INDUCED BY A MESOSCOPIC SHAPING DEFECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Automated Method for Manufacturing of New Semi-finished Photo Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fiber Society Spring Meeting and Technical Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Automated Method for Manufacturing of New Semi-finished Photo Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New Measurement Technology for Evaluation of Transversal Inter-fiber Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gildas L'Hostis</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Gassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Durand</w:t>
+                <w:t xml:space="preserve">Gérald Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artan Sinoimeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society 2017 Spring Conference Next Generation Fibers for Smart Products</w:t>
+              <w:t xml:space="preserve">The Fiber Society Spring Meeting and Technical Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187366v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Measurement Technology for Evaluation of Transversal Inter-fiber Friction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Novel Automated Method for Manufacturing of New Semi-finished Photo Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Artan Sinoimeri</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society Spring Meeting and Technical Conference 2017</w:t>
+              <w:t xml:space="preserve">The Fiber Society 2017 Spring Conference Next Generation Fibers for Smart Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464871v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on composite Materials </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1760,154 +1877,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de défauts paramétrés sur la tenue en fatigue de pièces composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1917,141 +2034,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of forming process at the mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae El-alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Larquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Structural Textile Composites Forming Characterization, Modeling, and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9780443215780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2061,114 +2178,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un pilote de fabrication automatisée de photo-composites semi-ouvrés (pré-imprégnés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Haute Alsace - Mulhouse, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014MULH6931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01588342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2315,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Chaudey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10050-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-021-00483-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1407-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassara He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier G" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinoimeri A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9568.S3-004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinling Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fathi Ghanameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Aditya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H- E Gassara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artan Sinoimeri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas L'Hostis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Gassara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Larquemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01588342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MULH6931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinling Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-026-10479-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Chaudey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-022-10050-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-021-00483-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1407-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassara He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier G" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinoimeri A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9568.S3-004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fathi Ghanameh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Aditya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H- E Gassara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artan Sinoimeri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas L'Hostis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Gassara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae El-alami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Larquemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01588342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MULH6931" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>