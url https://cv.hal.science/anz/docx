--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -191,290 +191,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Magnetic Eddy Diffusivities from Test-Field Method and Multiscale Stability Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite orbits design using frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noullez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tsiganis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Andrievsky</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Zheligovsky</w:t>
+                <w:t xml:space="preserve">S. Tzirti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/811/2/135⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (1), pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2015.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477555v1</w:t>
+                <w:t xml:space="preserve">hal-02477521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite orbits design using frequency analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative Magnetic Eddy Diffusivities from Test-Field Method and Multiscale Stability Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Andrievsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Tzirti</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Zheligovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2015.03.031⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 811 (2), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/811/2/135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477521v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secular dynamics of a lunar orbiter: a global exploration using Prony’s frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tzirti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,503 +1569,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Inertial Energy Cascade in Interplanetary Space Plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Marino</w:t>
+                <w:t xml:space="preserve">Intermittent character of interplanetary magnetic field fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lepreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.115001⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, pp.2901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2711429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388162v1</w:t>
+                <w:t xml:space="preserve">hal-00388086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent character of interplanetary magnetic field fluctuations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bruno</w:t>
+                <w:t xml:space="preserve">Observation of Inertial Energy Cascade in Interplanetary Space Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Chapman</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noullez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Noullez</w:t>
+                <w:t xml:space="preserve">F. Lepreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14, pp.2901. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.115001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2711429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.115001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388086v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global picture of self-similar and non-self-similar decay in Burgers turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Frequency Selective Filter for Short-Length Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.I. Simdyankin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.056305⟩</w:t>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (1-2), pp.75-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10614-005-6276-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388298v1</w:t>
+                <w:t xml:space="preserve">hal-02477702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Frequency Selective Filter for Short-Length Time Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global picture of self-similar and non-self-similar decay in Burgers turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noullez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Gurbatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Noullez</w:t>
+                <w:t xml:space="preserve">S.I. Simdyankin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (1-2), pp.75-102. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.56305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10614-005-6276-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.056305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477702v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological changes of the photospheric magnetic field inside active regions: A prelude to flares?</w:t>
               </w:r>
@@ -3006,51 +3006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifractality of the Devil’s Staircase Appearing in the Burgers equation with Brownian Initial Velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,177 +4169,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Alignment and Dimensionality in Turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Plasma Turbulence at Comet 67P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Odelstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554457v2</w:t>
+                <w:t xml:space="preserve">hal-05219793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Plasma Turbulence at Comet 67P</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vector Alignment and Dimensionality in Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noullez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Odelstad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05219793v1</w:t>
+                <w:t xml:space="preserve">hal-03554457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence Homogeneity and Isotropy : Mean-field and Fluctuations in the Taylor-Green vortex</w:t>
               </w:r>
@@ -4556,51 +4556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noullez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsiganis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.10.032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrievsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Brandenburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Zheligovsky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/811/2/135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzirti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.03.031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN6XDGVX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-014-9540-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carbone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veltri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25KQ3691-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.189002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Gurbatov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Moshkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.046312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.061102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yordanova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. von Steiger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009ja014067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/587957" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-008-9253-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06SRSJGL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servidio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Primavera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rypdal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2825656" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepreti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.115001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aurell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Simdyankin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.056305" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-005-6276-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Abramenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.02.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noullez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2004.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Aurell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00048-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQRHX0S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Politano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1420738" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pinton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00225-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergassola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sabina Lanotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929908203701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lempert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112097005338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59D532A6D3C5E4606E08C5EB129BF107EAA281/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blank" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02732429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00472-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1994-496" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01575032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PKSLFRGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(91)90291-G" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR6SBP3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lavall&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Boon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(91)90294-J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BF4F52DE90C7AAD039ACC6F38B8C81AD8D7EE65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Boon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mommen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298219008570553" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1139103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554457v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Odelstad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noullez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsiganis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.10.032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzirti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.03.031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN6XDGVX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrievsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Brandenburg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Zheligovsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/811/2/135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-014-9540-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carbone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veltri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25KQ3691-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.189002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Gurbatov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Moshkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.046312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.061102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yordanova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. von Steiger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009ja014067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/587957" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-008-9253-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06SRSJGL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servidio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Primavera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rypdal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2825656" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepreti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.115001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-005-6276-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aurell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Simdyankin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.056305" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Abramenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.02.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noullez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2004.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Aurell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00048-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQRHX0S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Politano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1420738" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pinton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00225-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergassola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sabina Lanotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929908203701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lempert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112097005338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59D532A6D3C5E4606E08C5EB129BF107EAA281/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blank" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02732429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00472-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1994-496" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01575032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PKSLFRGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(91)90291-G" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR6SBP3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lavall&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Boon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(91)90294-J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BF4F52DE90C7AAD039ACC6F38B8C81AD8D7EE65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Boon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mommen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298219008570553" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1139103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Odelstad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554457v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>