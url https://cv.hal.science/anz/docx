--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -191,290 +191,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite orbits design using frequency analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative Magnetic Eddy Diffusivities from Test-Field Method and Multiscale Stability Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Andrievsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Tzirti</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Zheligovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2015.03.031⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 811 (2), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/811/2/135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477521v1</w:t>
+                <w:t xml:space="preserve">hal-02477555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Magnetic Eddy Diffusivities from Test-Field Method and Multiscale Stability Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Andrievsky</w:t>
+                <w:t xml:space="preserve">Satellite orbits design using frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noullez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tsiganis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Brandenburg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Zheligovsky</w:t>
+                <w:t xml:space="preserve">S. Tzirti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (1), pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2015.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/811/2/135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02477555v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secular dynamics of a lunar orbiter: a global exploration using Prony’s frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tzirti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,295 +1569,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent character of interplanetary magnetic field fluctuations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bruno</w:t>
+                <w:t xml:space="preserve">Observation of Inertial Energy Cascade in Interplanetary Space Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noullez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chapman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Noullez</w:t>
+                <w:t xml:space="preserve">F. Lepreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2711429⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.115001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.115001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388086v1</w:t>
+                <w:t xml:space="preserve">hal-00388162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Inertial Energy Cascade in Interplanetary Space Plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Marino</w:t>
+                <w:t xml:space="preserve">Intermittent character of interplanetary magnetic field fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lepreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99, pp.115001. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, pp.2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.115001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2711429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388162v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency Selective Filter for Short-Length Time Series</w:t>
               </w:r>
@@ -4169,177 +4169,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Plasma Turbulence at Comet 67P</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vector Alignment and Dimensionality in Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219793v1</w:t>
+                <w:t xml:space="preserve">hal-03554457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Alignment and Dimensionality in Turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Plasma Turbulence at Comet 67P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Odelstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554457v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence Homogeneity and Isotropy : Mean-field and Fluctuations in the Taylor-Green vortex</w:t>
               </w:r>
@@ -4556,51 +4556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noullez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsiganis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.10.032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzirti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.03.031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN6XDGVX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrievsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Brandenburg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Zheligovsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/811/2/135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-014-9540-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carbone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veltri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25KQ3691-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.189002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Gurbatov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Moshkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.046312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.061102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yordanova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. von Steiger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009ja014067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/587957" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-008-9253-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06SRSJGL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servidio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Primavera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rypdal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2825656" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepreti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.115001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-005-6276-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aurell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Simdyankin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.056305" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Abramenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.02.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noullez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2004.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Aurell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00048-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQRHX0S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Politano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1420738" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pinton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00225-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergassola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sabina Lanotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929908203701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lempert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112097005338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59D532A6D3C5E4606E08C5EB129BF107EAA281/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blank" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02732429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00472-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1994-496" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01575032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PKSLFRGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(91)90291-G" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR6SBP3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lavall&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Boon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(91)90294-J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BF4F52DE90C7AAD039ACC6F38B8C81AD8D7EE65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Boon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mommen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298219008570553" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1139103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Odelstad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554457v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noullez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsiganis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.10.032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andrievsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Brandenburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Zheligovsky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/811/2/135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzirti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.03.031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN6XDGVX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-014-9540-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carbone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veltri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25KQ3691-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.189002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Gurbatov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Moshkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.046312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.061102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yordanova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balogh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. von Steiger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009ja014067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/587957" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-008-9253-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06SRSJGL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servidio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Primavera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rypdal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2825656" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepreti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.115001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-005-6276-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aurell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Simdyankin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.056305" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Abramenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.02.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noullez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2004.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Aurell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00048-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQRHX0S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Politano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1420738" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pinton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00225-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergassola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sabina Lanotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929908203701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lempert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112097005338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59D532A6D3C5E4606E08C5EB129BF107EAA281/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blank" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02732429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00472-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1994-496" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01575032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PKSLFRGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(91)90291-G" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR6SBP3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lavall&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Boon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2789(91)90294-J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BF4F52DE90C7AAD039ACC6F38B8C81AD8D7EE65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Boon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mommen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298219008570553" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1139103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554457v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Odelstad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>