--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -924,447 +924,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de l’expérience émotionnelle subjective chez des adolescents présentant une symptomatologie dépressive associée ou non à des conduites à risques</w:t>
+                <w:t xml:space="preserve">Symptomatologie dépressive à l'adolescence : rôle de la personnalité et de la conscience émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (4), pp.257-265. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (3), pp.157-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273489v1</w:t>
+                <w:t xml:space="preserve">hal-01273518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptomatologie dépressive à l'adolescence : rôle de la personnalité et de la conscience émotionnelle</w:t>
+                <w:t xml:space="preserve">Etude comparative de l’expérience émotionnelle subjective chez des adolescents présentant une symptomatologie dépressive associée ou non à des conduites à risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (3), pp.157-162. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.257-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273518v1</w:t>
+                <w:t xml:space="preserve">hal-01273489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil à destination des enseignants : le guide d'entretien avec l'élève en difficulté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude exploratoire des relations entre conscience émotionnelle, partage social des émotions, états anxieux et états dépressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dépression, 36 (S2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2009.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272777v1</w:t>
+                <w:t xml:space="preserve">hal-01271923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des relations entre conscience émotionnelle, partage social des émotions, états anxieux et états dépressifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil à destination des enseignants : le guide d'entretien avec l'élève en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villefranche-Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Travailler avec les élèves en difficultés 480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271923v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement cognitivo-émotionnel : le rôle de l’intensité émotionnelle chez les individus anxieux</w:t>
               </w:r>
@@ -1584,312 +1584,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences psychosociales et bien-être scolaire : enjeux méthodologiques et pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La classe flexible : croisée des points de vue des enseignants et de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia El Hammioui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïs Maunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interne ADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ADEF; INSPE Aix-Marseille, Dec 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">[Lab de l'innovation] Les environnements flexibles de travail : Les connaître et se les approprier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Canopé; Inspé Aix-Marseille; Cardie, Dec 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921657v1</w:t>
+                <w:t xml:space="preserve">hal-04994509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche collaborative ESPACES (Environnement Socioémotionnel Physique Architectural Culturel et Sensoriel) au sein d’une école maternelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fasse</w:t>
+                <w:t xml:space="preserve">Compétences psychosociales et bien-être scolaire : enjeux méthodologiques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia El Hammioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Maunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International “Espaces sensibles”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMU, Aix-en-Provence, Jun 2024, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Colloque Interne ADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ADEF; INSPE Aix-Marseille, Dec 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608753v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe flexible : croisée des points de vue des enseignants et de la recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Tellier</w:t>
+                <w:t xml:space="preserve">Recherche collaborative ESPACES (Environnement Socioémotionnel Physique Architectural Culturel et Sensoriel) au sein d’une école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Lab de l'innovation] Les environnements flexibles de travail : Les connaître et se les approprier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Canopé; Inspé Aix-Marseille; Cardie, Dec 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Colloque International “Espaces sensibles”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Aix-en-Provence, Jun 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994509v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité, Empathie, Emotions et enseignement des Langues Vivantes à l’Ecole en classe inclusive (CELAVIE)</w:t>
               </w:r>
@@ -1951,459 +1951,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences orales et conscience émotionnelle : un dispositif d'oralité des émotions à l'école élémentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer les compétences orales et émotionnelles d’élèves de l’école élémentaire par la co-construction de dispositifs d’enseignement innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCOPHONE SUR LES RECHERCHES PARTICIPATIVES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de recherche Enseignement et apprentissage des disciplines scientifiques (EADS), Nov 2019, Haute école pédagogique, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370827v1</w:t>
+                <w:t xml:space="preserve">hal-03663446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les compétences orales et émotionnelles d’élèves de l’école élémentaire par la co-construction de dispositifs d’enseignement innovants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travailler l'identification et l'expression des émotions en école primaire : étude exploratoire de l'effet d'un dispositif d'enseignement moral et civique sur les compétences orales d'élèves de CM1/CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCOPHONE SUR LES RECHERCHES PARTICIPATIVES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de recherche Enseignement et apprentissage des disciplines scientifiques (EADS), Nov 2019, Haute école pédagogique, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">6e Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663446v1</w:t>
+                <w:t xml:space="preserve">hal-02161767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler l'identification et l'expression des émotions en école primaire : étude exploratoire de l'effet d'un dispositif d'enseignement moral et civique sur les compétences orales d'élèves de CM1/CM2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construire des dispositifs d’enseignement innovants pour développer les compétences orales et émotionnelles d’élèves à l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Papon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCOPHONE SUR LES RECHERCHES PARTICIPATIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161767v1</w:t>
+                <w:t xml:space="preserve">hal-02441155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire des dispositifs d’enseignement innovants pour développer les compétences orales et émotionnelles d’élèves à l’école élémentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compétences orales et conscience émotionnelle : un dispositif d'oralité des émotions à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCOPHONE SUR LES RECHERCHES PARTICIPATIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441155v1</w:t>
+                <w:t xml:space="preserve">hal-02370827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souffrance dépressive et régulation émotionnelle en situation sociale</w:t>
               </w:r>
@@ -2598,51 +2598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe flexible : une pédagogie de l'inclusion au service de l'enseignant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Maunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithael Rosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004279.2021.1938167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01263198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201438045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86A4A30441D0EB23B91C2F8036D02181FFFAB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.03.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villefranche-Rouquette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.11.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia El Hammioui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-et-psychopathologie-emotions" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03682289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithael Rosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004279.2021.1938167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01263198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201438045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86A4A30441D0EB23B91C2F8036D02181FFFAB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.03.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.01.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villefranche-Rouquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.11.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia El Hammioui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-et-psychopathologie-emotions" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03682289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>