--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1158,213 +1158,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des relations entre conscience émotionnelle, partage social des émotions, états anxieux et états dépressifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil à destination des enseignants : le guide d'entretien avec l'élève en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villefranche-Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Travailler avec les élèves en difficultés 480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271923v1</w:t>
+                <w:t xml:space="preserve">hal-01272777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil à destination des enseignants : le guide d'entretien avec l'élève en difficulté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude exploratoire des relations entre conscience émotionnelle, partage social des émotions, états anxieux et états dépressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dépression, 36 (S2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2009.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272777v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement cognitivo-émotionnel : le rôle de l’intensité émotionnelle chez les individus anxieux</w:t>
               </w:r>
@@ -3497,51 +3497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithael Rosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004279.2021.1938167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01263198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201438045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86A4A30441D0EB23B91C2F8036D02181FFFAB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.03.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.01.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villefranche-Rouquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.11.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia El Hammioui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-et-psychopathologie-emotions" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03682289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithael Rosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004279.2021.1938167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04407435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01263198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/201438045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86A4A30441D0EB23B91C2F8036D02181FFFAB78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.03.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01273489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01272777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villefranche-Rouquette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.11.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01271909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia El Hammioui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-et-psychopathologie-emotions" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03682289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>