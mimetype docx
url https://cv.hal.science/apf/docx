--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Augustin Parret-Fréaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">apf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4918-2573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170720268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safran Tech, Département Sciences & Techniques du Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04547252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modeling of heterogeneous structures driven by a modeling error estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 418 (Part B), pp.116529. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level adaptation for Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.102952. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level substructuring and parallel mesh generation for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.103484. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain damping models in structural acoustics using digital filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68-69, pp.587-607. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04867767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical substructuring and parallel mesh generation of heterogeneous structures for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-level Substructuring method tailored to Schur based Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Domain Decomposition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.112.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de remaillage parallèle pour le calcul intensif de structures industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie hiérarchique de sous-structuration et maillage pour la simulation HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à deux niveaux pour le solveur Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for non-symmetric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XII - 12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simultaneous-FETI: scalability results, robustness assessments and application to finite displacement problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles temporels d'amortissement en vibroacoustique appliqués à des matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modeling of damping for time-domain structural acoustics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise-Con 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computation of large array-based mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Augustin Parret-Fréaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">apf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4918-2573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170720268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safran Tech, Département Sciences & Techniques du Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modeling of heterogeneous structures driven by a modeling error estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 418 (Part B), pp.116529. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04547252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level adaptation for Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.102952. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level substructuring and parallel mesh generation for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.103484. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain damping models in structural acoustics using digital filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68-69, pp.587-607. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04867767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical substructuring and parallel mesh generation of heterogeneous structures for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-level Substructuring method tailored to Schur based Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Domain Decomposition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de remaillage parallèle pour le calcul intensif de structures industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie hiérarchique de sous-structuration et maillage pour la simulation HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à deux niveaux pour le solveur Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.112.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for non-symmetric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XII - 12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simultaneous-FETI: scalability results, robustness assessments and application to finite displacement problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computation of large array-based mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modeling of damping for time-domain structural acoustics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise-Con 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles temporels d'amortissement en vibroacoustique appliqués à des matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4BD98A8"/>
+    <w:nsid w:val="42EAD885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4918-2573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170720268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116529" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4918-2573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170720268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>