--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Augustin Parret-Fréaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">apf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4918-2573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170720268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safran Tech, Département Sciences & Techniques du Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modeling of heterogeneous structures driven by a modeling error estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 418 (Part B), pp.116529. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04547252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level adaptation for Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.102952. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level substructuring and parallel mesh generation for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.103484. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain damping models in structural acoustics using digital filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68-69, pp.587-607. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04867767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical substructuring and parallel mesh generation of heterogeneous structures for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-level Substructuring method tailored to Schur based Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Domain Decomposition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de remaillage parallèle pour le calcul intensif de structures industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie hiérarchique de sous-structuration et maillage pour la simulation HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à deux niveaux pour le solveur Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.112.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for non-symmetric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XII - 12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simultaneous-FETI: scalability results, robustness assessments and application to finite displacement problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computation of large array-based mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modeling of damping for time-domain structural acoustics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise-Con 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles temporels d'amortissement en vibroacoustique appliqués à des matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Augustin Parret-Fréaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">apf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4918-2573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170720268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safran Tech, Département Sciences & Techniques du Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modeling of heterogeneous structures driven by a modeling error estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 418 (Part B), pp.116529. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04547252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level adaptation for Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.102952. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level substructuring and parallel mesh generation for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.103484. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain damping models in structural acoustics using digital filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68-69, pp.587-607. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04867767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical substructuring and parallel mesh generation of heterogeneous structures for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-level Substructuring method tailored to Schur based Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Domain Decomposition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de remaillage parallèle pour le calcul intensif de structures industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie hiérarchique de sous-structuration et maillage pour la simulation HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à deux niveaux pour le solveur Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.112.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for non-symmetric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XII - 12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simultaneous-FETI: scalability results, robustness assessments and application to finite displacement problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles temporels d'amortissement en vibroacoustique appliqués à des matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computation of large array-based mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modeling of damping for time-domain structural acoustics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise-Con 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42EAD885"/>
+    <w:nsid w:val="E524E01E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4918-2573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170720268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4918-2573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170720268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>