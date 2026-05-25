--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Augustin Parret-Fréaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">apf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4918-2573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170720268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safran Tech, Département Sciences & Techniques du Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modeling of heterogeneous structures driven by a modeling error estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 418 (Part B), pp.116529. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04547252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level adaptation for Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.102952. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level substructuring and parallel mesh generation for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.103484. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain damping models in structural acoustics using digital filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68-69, pp.587-607. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04867767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical substructuring and parallel mesh generation of heterogeneous structures for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-level Substructuring method tailored to Schur based Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Domain Decomposition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de remaillage parallèle pour le calcul intensif de structures industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie hiérarchique de sous-structuration et maillage pour la simulation HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à deux niveaux pour le solveur Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.112.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for non-symmetric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XII - 12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simultaneous-FETI: scalability results, robustness assessments and application to finite displacement problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles temporels d'amortissement en vibroacoustique appliqués à des matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computation of large array-based mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modeling of damping for time-domain structural acoustics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise-Con 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Augustin Parret-Fréaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">apf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4918-2573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170720268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safran Tech, Département Sciences & Techniques du Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modeling of heterogeneous structures driven by a modeling error estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 418 (Part B), pp.116529. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04547252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general boundary layer corrector for the asymptotic homogenization of elastic linear composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.115091. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.115091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of composite structures based on higher-order asymptotic homogenization with boundary layer correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104754. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level adaptation for Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.102952. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level substructuring and parallel mesh generation for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.103484. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain damping models in structural acoustics using digital filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68-69, pp.587-607. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04867767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Cataldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale pour la correction des couches limites en homogénéisation asymptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fergoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical substructuring and parallel mesh generation of heterogeneous structures for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-level Substructuring method tailored to Schur based Domain Decomposition Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Domain Decomposition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de remaillage parallèle pour le calcul intensif de structures industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mesh adaptivity driven by heterogeneous a posteriori error estimation within the context of large scale industrial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar El Ouazani Tuhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, El Campello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie hiérarchique de sous-structuration et maillage pour la simulation HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à deux niveaux pour le solveur Adaptive Multipreconditioned FETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis El Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.112.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust domain decomposition methods for non-symmetric problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XII - 12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Simultaneous-FETI: scalability results, robustness assessments and application to finite displacement problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Spillane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles temporels d'amortissement en vibroacoustique appliqués à des matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modeling of damping for time-domain structural acoustics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise-Con 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computation of large array-based mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Rixen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation for substructured problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Parret-Fréaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E524E01E"/>
+    <w:nsid w:val="B0BFD7D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4918-2573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170720268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4918-2573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170720268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fergoug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.115091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ciobanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar El Ouazani Tuhami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>