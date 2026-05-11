--- v0 (2026-04-01)
+++ v1 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine MAILLARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exolysin (ExlA) from Pseudomonas aeruginosa Punctures Holes into Target Membranes Using a Molten Globule Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 432 (16), pp.4466-4480. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2020.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exolysin Shapes the Virulence of Pseudomonas aeruginosa Clonal Outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Attree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.364. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins9110364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of CnrX from Cupriavidus metallidurans CH34 to nickel binding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volbeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Schleuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.622-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of NccX from Cupriavidus metallidurans 31A illustrates potential dangers of detergent solubilization when generating and interpreting crystal structures of membrane proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widade Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Crouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (45), pp.31160-31172. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.586537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal sensing and signal transduction by CnrX from Cupriavidus metallidurans CH34: role of the only methionine assessed by a functional, spectroscopic, and theoretical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Trepreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3MT00248A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis for Metal Sensing by CnrX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Trepreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 408 (4), pp.766-779. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2011.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Characterization of the Metal-Binding Sites in the Periplasmic Metal-Sensor Domain of CnrX from Cupriavidus metallidurans CH34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Trepreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (42), pp.9036 - 9045. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi201031q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostructural analysis of the metal-sensor domain of CnrX from Cupriavidus metallidurans CH34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ramella-Pairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-008-9283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray structure of the metal-sensor CnrX in both the apo- and copper-bound forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gambarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 582 (28), pp.3954-3958. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2008.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiosyncratic features in tRNAs participating in bacterial cell wall synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Villet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fonvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Chemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (20), pp.6870-6883. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregulation of the SecYEG Translocation Channel upon Removal of the Plug Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifana Lalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (2), pp.1281-1287. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M610060200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the SecY plug movement at the SecYEG translocation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (19), pp.3380-3388. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7600804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Based Site-Directed Mutagenesis of the UDP-MurNAc-Pentapeptide-Binding Cavity of the FemX Alanyl Transferase from Weissella viridescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Biarrotte-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Villet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouhss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (11), pp.3833-3838. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.11.3833-3838.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures of Weissella viridescens FemX and Its Complex with UDP-MurNAc-Pentapeptide: Insights into FemABX Family Substrates Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Biarrotte-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Sougakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (2), pp.257-267. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2004.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential stability and fusion activity of Lyssavirus glycoprotein trimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmézières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Tordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (2), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0168-1702(02)00267-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of two peptides derived from the stem of rabies virus glycoprotein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Domanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chaffotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (2), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1702(03)00075-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and preliminary X-ray analysis of Weissella viridescens FemX UDP-MurNAc-pentapeptide: L -alanine ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Biarrotte-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Sougakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (6), pp.1055-1057. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0907444903006796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabies virus glycoprotein can fold in two alternative, antigenically distinct conformations depending on membrane-anchor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (6), pp.1465-1476. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-83-6-1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs modulant le repliement de la glycoprotéine du virus rabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie (Paris 6), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02409106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories from the wall: Envelope-associated functions in bacteria. Focus on cell wall synthesis, protein secretion & signal transduction machineries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochemistry, Molecular Biology. Communauté Université Grenoble Alpes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03200561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine MAILLARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exolysin (ExlA) from Pseudomonas aeruginosa Punctures Holes into Target Membranes Using a Molten Globule Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 432 (16), pp.4466-4480. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2020.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exolysin Shapes the Virulence of Pseudomonas aeruginosa Clonal Outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Attree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.364. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins9110364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of CnrX from Cupriavidus metallidurans CH34 to nickel binding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volbeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Schleuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.622-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of NccX from Cupriavidus metallidurans 31A illustrates potential dangers of detergent solubilization when generating and interpreting crystal structures of membrane proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widade Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Crouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (45), pp.31160-31172. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.586537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal sensing and signal transduction by CnrX from Cupriavidus metallidurans CH34: role of the only methionine assessed by a functional, spectroscopic, and theoretical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Trepreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3MT00248A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis for Metal Sensing by CnrX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Trepreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 408 (4), pp.766-779. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2011.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Characterization of the Metal-Binding Sites in the Periplasmic Metal-Sensor Domain of CnrX from Cupriavidus metallidurans CH34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Trepreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (42), pp.9036 - 9045. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi201031q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostructural analysis of the metal-sensor domain of CnrX from Cupriavidus metallidurans CH34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ramella-Pairin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-008-9283-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray structure of the metal-sensor CnrX in both the apo- and copper-bound forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gambarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 582 (28), pp.3954-3958. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2008.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregulation of the SecYEG Translocation Channel upon Removal of the Plug Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifana Lalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (2), pp.1281-1287. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M610060200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiosyncratic features in tRNAs participating in bacterial cell wall synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Villet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fonvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Chemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (20), pp.6870-6883. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the SecY plug movement at the SecYEG translocation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (19), pp.3380-3388. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7600804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Based Site-Directed Mutagenesis of the UDP-MurNAc-Pentapeptide-Binding Cavity of the FemX Alanyl Transferase from Weissella viridescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Biarrotte-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Villet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouhss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 187 (11), pp.3833-3838. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.187.11.3833-3838.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures of Weissella viridescens FemX and Its Complex with UDP-MurNAc-Pentapeptide: Insights into FemABX Family Substrates Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Biarrotte-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Sougakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (2), pp.257-267. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2004.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential stability and fusion activity of Lyssavirus glycoprotein trimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmézières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Tordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (2), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0168-1702(02)00267-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of two peptides derived from the stem of rabies virus glycoprotein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Domanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chaffotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (2), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1702(03)00075-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and preliminary X-ray analysis of Weissella viridescens FemX UDP-MurNAc-pentapeptide: L -alanine ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Biarrotte-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Sougakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (6), pp.1055-1057. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0907444903006796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabies virus glycoprotein can fold in two alternative, antigenically distinct conformations depending on membrane-anchor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (6), pp.1465-1476. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-83-6-1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de facteurs modulant le repliement de la glycoprotéine du virus rabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie (Paris 6), 2001. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02409106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories from the wall: Envelope-associated functions in bacteria. Focus on cell wall synthesis, protein secretion & signal transduction machineries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine P. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochemistry, Molecular Biology. Communauté Université Grenoble Alpes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03200561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02909708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Imbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.05.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Reboud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Attree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9110364" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P Maillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K&#252;nnemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Grosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volbeda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Schleuder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widade Ziani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.586537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Trepreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3MT00248A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.03.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70DJMVCL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201031q" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramella-Pairin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9283-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K31NTR4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.10.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Villet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chemama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm778" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifana Lalani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filo Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Belin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610060200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Biarrotte-Sorin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Mesnage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.11.3833-3838.2005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delettr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sougakoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.01.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desm&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tordo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1702(02)00267-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-471F63RW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Domanski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1702(03)00075-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5N8LSM5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444903006796" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58R7FZRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-6-1465" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02409106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03200561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02909708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Imbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.05.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Reboud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Attree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins9110364" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P Maillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K&#252;nnemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Grosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volbeda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Schleuder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widade Ziani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.586537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Trepreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3MT00248A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.03.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70DJMVCL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201031q" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramella-Pairin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9283-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K31NTR4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.10.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifana Lalani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filo Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Belin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610060200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Villet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chemama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm778" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Biarrotte-Sorin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Mesnage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.11.3833-3838.2005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delettr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sougakoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.01.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desm&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tordo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1702(02)00267-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-471F63RW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Domanski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1702(03)00075-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5N8LSM5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444903006796" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-58R7FZRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-6-1465" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02409106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03200561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>