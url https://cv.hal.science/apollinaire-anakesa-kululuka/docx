--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Apollinaire ANAKESA KULULUKA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">apollinaire-anakesa-kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9902-9377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce CV comporte l'essentiel des informations sur l'identité, la formation, les domaines de recherches, les publications essentielles, ainsi que les responsabilités et autres activités (diverses expertises, etc.) de Monsieur le Professeur Apollinaire ANAKESA KULULUKA, actuellement en poste à l'Université des Antilles, pôles Martinique & Guadeloupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apollinaire ANAKESA KULULUKA est musicologue, ethnomusicologue, anthropologue de la musique. Il étudie les musiques de tradition orale, celle savante contemporaine (XXe-XXIe siècles) et leurs interrelations / interactions, ainsi que les patrimoines culturels immatériels des Antilles-Guyane et de la Caraïbe. Ces champs de recherche s'étendent de l'Afrique en Chine, en passant par l'Europe, jusque dans les Amériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la performance musicale dans la Guyane traditionnelle : Expression cognitive singulière d'une musique-verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAMAR. Revista de Investigación musical: Territorios para el Arte, n°7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du verbe instrumental dans la musique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAMAR. Revista de Investigación musical: Territorios para el Arte, n°7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et recherche-création participative aux Antilles et à Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission culturelle : une réalité vitale humaine et sociale en Martinique ? – Thème et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Transmission culturelle : une réalité vitale humaine et sociale en Martinique ? - Thème et variations Apollinaire ANAKESA KULULUKA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les percussions extra-européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Création du monde de Darius Milhaud » : les sons impalpables d’une « âme » musicale jazzistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La World music savante : une nouvelle identité culturelle de la musique contemporaine ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp. 55-72, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fait gestuel à l’empreinte sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage de Hindemith Dans son ballet der Dämon. Quel langage musical, pour quel Démon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6/7, pp.323-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mörder, Hoffnung der Frauen de Paul Hindemith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paul Hindemith, 6-7, pp.301-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazbè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CCINIA Communication, 2023, Kolibri, 9782915568288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique subsaharienne-Musique savante occidentale Une singulière interrelation au XX e siècle Volume 2 : Occident musical contemporain face aux spécificités musicales africaines au XX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Éditions universitaires européennes (Verlag). 2016, ISBN13 : 9783841613547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique - Occident. Singulière interrelation au XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Académiques Francophones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2014, Occident - Afrique dans l'histoire musicale savante, 978-3-8381-4500-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour du masque Suku Kakuungu &amp; de la dent de Lumumba En R.D. Congo. Un pan dévoilé de l’histoire occultée des Ba-Suku, Mini A Lukeni et de Meni Kongo A Lukeni du Congo et de l’Afrique – Du Royaume Kongo à la R.D. Congo (1332-2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ccinia Communication, 2024, 978-2-915568-31-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Albert Castanet : Obscena mystica -l'entre deux harmonies d'un univers musical singulier contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Darbon, Ziad KREIDY et Sophie Stevance (dir.), Éloge de la modernité. Mélanges en l’honneur du musicologue, compositeur et performeur Pierre-Albert CASTANET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-911906-21-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et dire la recherche à partir des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caravelle n° 121. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la recherche depuis les marges Une exploration à partir des espaces caribéens et amazoniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caravelle n° 121, 2023, 978-2-8107-1268-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.15156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques guerrières de Guyane - Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ccinia Communication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques guerrières des Guyanes. Mémoires, patrimoines et histoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ccinia Communication, 2023, 2-915568-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MAYOMBE, MAYUMBE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 Chimen &amp; L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international : La route des moulins De la Caraïbe à l’Europe, 17-18 janvier 2020, Écomusée de Marie-Galante Grand-Bourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 Chimen &amp; L'Harmattan, 2022, 978-2-343-25078-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mayombe, Mayumbe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La route des moulins, de la Caraïbe à l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-343-25078-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la danse africaine sur la musique occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles, Agrégation 2023, La danse inspiratrice de compositions musicales, opus 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36857-084-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konpa, Zouk and the Politics of World Music -Haiti, Dominica, Guadeloupe and Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music, Cambridge University Press, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les masques sonores dans le carnaval guyanais : pour une humanité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monique Blérald et Mylène Dangles (dir.), Actes du colloque Bals masqués de Guyane et d’ailleurs. Identités et imaginaires carnavalesques en question, Paris, Éditions Orphée, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9791029803994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entre deux mondes sonores pour l'Occident du XX e siècle : l'univers musical contemporain de François-Bernard Mâche et l'Afrique comme ressourcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marta Grabocz et Geneviève Mathon, François-Bernard Mâche, le compositeur et le savant face à l’univers sonore, Paris, Hermann, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782705695811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’univers musical de François-Bernard Mâche et l’Afrique comme ressourcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François-Bernard Mâche, le compositeur et le savant face à l’univers sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Editeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2018, 978-2-7056-9581-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Univers musical de François-Bernard Mâche et l’Afrique comme Ressourcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François-Bernard Mâche, le compositeur et le savant face à l’univers sonore, Paris, Hermann, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782705695811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dire musical » pour la liberté dans le processus du marronnage chez les Bushinengé de Guyane : thème et variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés marronnes des Amériques. Mémoires, patrimoines, identités et histoire du XVIIe au XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84450-451-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et parole, parole musicale guyanaise. Écho à la mémoire du verbe poétique d'Édouard Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et littérature, entre Amazonie et Caraïbes. Autour d’Édouard Glissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 18 p., 2014, ISSN 1775-4054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies du marronnage et la culture des libertés : itinéraire à travers la culture musicale subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marronnage et diversité culturelle. Actes du colloque de la Biennale du Marronnage 2010, Matoury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibis Rouge, pp.71-84, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, Nature et Homme : singulière “culture” dans les sociétés de tradition orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egle Barone-Visigalli &amp; Anna Roosevelt, en collaboration avec Gérard Police. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaz’hommes Sciences de l’Homme et sciences de la Nature en Amazonie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Dolbeau, Le temps du folklore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire musical recueilli en Maris-Breton vendéen par Gaston Dolbeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-130, 2009, Patrimoine culturel immatériel, 978-2-296-10732-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansons traditionnelles des plaines et des bocages vendéens : une mémoire millénaire renouvelée par Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson en mémoire - Mémoire en chanson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-296-10747-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic and Melodic Variations in Traditional African Music and Dance: Mongo’s Bobongo Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp. 73-88, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’expression du sacré des musiques traditionnelles subsahariennes dans la musique savante occidentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les spectacles des autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationale de l'imaginaire n° 15., Actes Sud, pp. 197-231, 2001, 9782742736553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace des musiques traditionnelles et son interaction avec la création contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace : Musique/Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHONGO VISION -CONGO CULTURE TRADITIONNELLE « Khongo vision - Congo culture traditionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHONGO VISION – CONGO CULTURE TRADI-MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About musical performance in traditional French Guiana: expression of a singular cognitive sociocultural system through the art of &amp;quot;musical statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION AUX MUSIQUES POPULAIRES GUYANAISES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bushinengé – Nèg Mawon de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, http://www.budamusique.com/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICAN PORTRAIT -LES PORTRAITS AFRICAINS - CAMEROUN : La parole musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un voyage musical au pays du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawina : entre tradition et modernité musicales chez les jeunes saamaka (Saramaka) de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme, nature et patrimonialisation : Guyane, Caraïbe, Amazonie. Connaissances et savoirs dans les cultures plurielles de la Guyane, de l’Amazonie et de la Caraïbe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Bals Konvwé : une originale ritualisation de la vie par la pratique musicale dans la société créole guyanaise » Article publié dans Homme, nature et patrimonialisation : Guyane, Caraïbe, Amazonie. Connaissances et savoirs dans les cultures plurielles de la Guyane, de l’Amazonie et de la Caraïbe. DVD-ROM CRILLASH (EA 4095), Sacem DVD HNP1, Buda Musique, 2012. Direction scientifique et technique : Apollinaire ANAKESA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme, Nature, Patrimonialisation : traditions et pratiques, discours et représentations, connaissances et savoirs dans les cultures plurielles de la Guyane, de l’Amazonie et de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fait gestuel à l’empreinte sonore : pour un geste musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et chants traditionnels Busikondé Sama de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra traditionnel La légende de Serpent blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A NEW HEARING OF OF MUSIC FROM THE WORLD OF ORALITY: THE CASE OF SUB-SAHARAN AND CARIBBEAN-GUYANESE MUSICAL CULTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION TO THE GUIANESE POPULAR MUSICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABOUT THE INSTRUMENTAL WORD IN SUB-SAHARAN MUSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Apollinaire ANAKESA KULULUKA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">apollinaire-anakesa-kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9902-9377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce CV comporte l'essentiel des informations sur l'identité, la formation, les domaines de recherches, les publications essentielles, ainsi que les responsabilités et autres activités (diverses expertises, etc.) de Monsieur le Professeur Apollinaire ANAKESA KULULUKA, actuellement en poste à l'Université des Antilles, pôles Martinique & Guadeloupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apollinaire ANAKESA KULULUKA est musicologue, ethnomusicologue, anthropologue de la musique. Il étudie les musiques de tradition orale, celle savante contemporaine (XXe-XXIe siècles) et leurs interrelations / interactions, ainsi que les patrimoines culturels immatériels des Antilles-Guyane et de la Caraïbe. Ces champs de recherche s'étendent de l'Afrique en Chine, en passant par l'Europe, jusque dans les Amériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la performance musicale dans la Guyane traditionnelle : Expression cognitive singulière d'une musique-verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAMAR. Revista de Investigación musical: Territorios para el Arte, n°7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du verbe instrumental dans la musique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITAMAR. Revista de Investigación musical: Territorios para el Arte, n°7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et recherche-création participative aux Antilles et à Aix-Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission culturelle : une réalité vitale humaine et sociale en Martinique ? – Thème et variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Transmission culturelle : une réalité vitale humaine et sociale en Martinique ? - Thème et variations Apollinaire ANAKESA KULULUKA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les percussions extra-européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Création du monde de Darius Milhaud » : les sons impalpables d’une « âme » musicale jazzistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La World music savante : une nouvelle identité culturelle de la musique contemporaine ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp. 55-72, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fait gestuel à l’empreinte sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Musiques Traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage de Hindemith Dans son ballet der Dämon. Quel langage musical, pour quel Démon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6/7, pp.323-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mörder, Hoffnung der Frauen de Paul Hindemith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paul Hindemith, 6-7, pp.301-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazbè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CCINIA Communication, 2023, Kolibri, 9782915568288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique subsaharienne-Musique savante occidentale Une singulière interrelation au XX e siècle Volume 2 : Occident musical contemporain face aux spécificités musicales africaines au XX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Éditions universitaires européennes (Verlag). 2016, ISBN13 : 9783841613547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique - Occident. Singulière interrelation au XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Académiques Francophones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2014, Occident - Afrique dans l'histoire musicale savante, 978-3-8381-4500-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour du masque Suku Kakuungu &amp; de la dent de Lumumba En R.D. Congo. Un pan dévoilé de l’histoire occultée des Ba-Suku, Mini A Lukeni et de Meni Kongo A Lukeni du Congo et de l’Afrique – Du Royaume Kongo à la R.D. Congo (1332-2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ccinia Communication, 2024, 978-2-915568-31-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Albert Castanet : Obscena mystica -l'entre deux harmonies d'un univers musical singulier contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Darbon, Ziad KREIDY et Sophie Stevance (dir.), Éloge de la modernité. Mélanges en l’honneur du musicologue, compositeur et performeur Pierre-Albert CASTANET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-911906-21-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et dire la recherche à partir des marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caravelle n° 121. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la recherche depuis les marges Une exploration à partir des espaces caribéens et amazoniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caravelle n° 121, 2023, 978-2-8107-1268-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caravelle.15156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques guerrières de Guyane - Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ccinia Communication. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques guerrières des Guyanes. Mémoires, patrimoines et histoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ccinia Communication, 2023, 2-915568-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MAYOMBE, MAYUMBE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 Chimen &amp; L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international : La route des moulins De la Caraïbe à l’Europe, 17-18 janvier 2020, Écomusée de Marie-Galante Grand-Bourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 Chimen &amp; L'Harmattan, 2022, 978-2-343-25078-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mayombe, Mayumbe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La route des moulins, de la Caraïbe à l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-343-25078-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la danse africaine sur la musique occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles, Agrégation 2023, La danse inspiratrice de compositions musicales, opus 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36857-084-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konpa, Zouk and the Politics of World Music -Haiti, Dominica, Guadeloupe and Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music, Cambridge University Press, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les masques sonores dans le carnaval guyanais : pour une humanité partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monique Blérald et Mylène Dangles (dir.), Actes du colloque Bals masqués de Guyane et d’ailleurs. Identités et imaginaires carnavalesques en question, Paris, Éditions Orphée, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9791029803994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entre deux mondes sonores pour l'Occident du XX e siècle : l'univers musical contemporain de François-Bernard Mâche et l'Afrique comme ressourcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marta Grabocz et Geneviève Mathon, François-Bernard Mâche, le compositeur et le savant face à l’univers sonore, Paris, Hermann, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782705695811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’univers musical de François-Bernard Mâche et l’Afrique comme ressourcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François-Bernard Mâche, le compositeur et le savant face à l’univers sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Editeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2018, 978-2-7056-9581-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Univers musical de François-Bernard Mâche et l’Afrique comme Ressourcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François-Bernard Mâche, le compositeur et le savant face à l’univers sonore, Paris, Hermann, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782705695811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dire musical » pour la liberté dans le processus du marronnage chez les Bushinengé de Guyane : thème et variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés marronnes des Amériques. Mémoires, patrimoines, identités et histoire du XVIIe au XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84450-451-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et parole, parole musicale guyanaise. Écho à la mémoire du verbe poétique d'Édouard Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et littérature, entre Amazonie et Caraïbes. Autour d’Édouard Glissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 18 p., 2014, ISSN 1775-4054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies du marronnage et la culture des libertés : itinéraire à travers la culture musicale subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marronnage et diversité culturelle. Actes du colloque de la Biennale du Marronnage 2010, Matoury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibis Rouge, pp.71-84, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, Nature et Homme : singulière “culture” dans les sociétés de tradition orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egle Barone-Visigalli &amp; Anna Roosevelt, en collaboration avec Gérard Police. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaz’hommes Sciences de l’Homme et sciences de la Nature en Amazonie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Dolbeau, Le temps du folklore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire musical recueilli en Maris-Breton vendéen par Gaston Dolbeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-130, 2009, Patrimoine culturel immatériel, 978-2-296-10732-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chansons traditionnelles des plaines et des bocages vendéens : une mémoire millénaire renouvelée par Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson en mémoire - Mémoire en chanson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-296-10747-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic and Melodic Variations in Traditional African Music and Dance: Mongo’s Bobongo Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp. 73-88, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’expression du sacré des musiques traditionnelles subsahariennes dans la musique savante occidentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les spectacles des autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internationale de l'imaginaire n° 15., Actes Sud, pp. 197-231, 2001, 9782742736553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace des musiques traditionnelles et son interaction avec la création contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace : Musique/Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHONGO VISION -CONGO CULTURE TRADITIONNELLE « Khongo vision - Congo culture traditionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHONGO VISION – CONGO CULTURE TRADI-MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About musical performance in traditional French Guiana: expression of a singular cognitive sociocultural system through the art of &amp;quot;musical statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION AUX MUSIQUES POPULAIRES GUYANAISES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bushinengé – Nèg Mawon de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, http://www.budamusique.com/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme, nature et patrimonialisation : Guyane, Caraïbe, Amazonie. Connaissances et savoirs dans les cultures plurielles de la Guyane, de l’Amazonie et de la Caraïbe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICAN PORTRAIT -LES PORTRAITS AFRICAINS - CAMEROUN : La parole musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Aak Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un voyage musical au pays du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawina : entre tradition et modernité musicales chez les jeunes saamaka (Saramaka) de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Bals Konvwé : une originale ritualisation de la vie par la pratique musicale dans la société créole guyanaise » Article publié dans Homme, nature et patrimonialisation : Guyane, Caraïbe, Amazonie. Connaissances et savoirs dans les cultures plurielles de la Guyane, de l’Amazonie et de la Caraïbe. DVD-ROM CRILLASH (EA 4095), Sacem DVD HNP1, Buda Musique, 2012. Direction scientifique et technique : Apollinaire ANAKESA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme, Nature, Patrimonialisation : traditions et pratiques, discours et représentations, connaissances et savoirs dans les cultures plurielles de la Guyane, de l’Amazonie et de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fait gestuel à l’empreinte sonore : pour un geste musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et chants traditionnels Busikondé Sama de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra traditionnel La légende de Serpent blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa Kululuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A NEW HEARING OF OF MUSIC FROM THE WORLD OF ORALITY: THE CASE OF SUB-SAHARAN AND CARIBBEAN-GUYANESE MUSICAL CULTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION TO THE GUIANESE POPULAR MUSICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABOUT THE INSTRUMENTAL WORD IN SUB-SAHARAN MUSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Anakesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF763902"/>
+    <w:nsid w:val="C6F7C141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apollinaire-anakesa-kululuka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9902-9377" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698299v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Aak Anakesa Kululuka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Anakesa Kululuka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05353755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.presses-academiques.com/catalogue/details/fr/978-3-8381-4500-6/afrique-occident-singuli%C3%A8re-interrelation-au-xxe-si%C3%A8cle-volume-1?search=musicale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moomou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.15156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05306876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Anakesa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5344-francois-bernard-mache-le-compositeur-et-le-savant-face-a-l-univers-sonore.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30108&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02052928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02052917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02052927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apollinaire-anakesa-kululuka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9902-9377" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698299v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Aak Anakesa Kululuka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Anakesa Kululuka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05353755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.presses-academiques.com/catalogue/details/fr/978-3-8381-4500-6/afrique-occident-singuli%C3%A8re-interrelation-au-xxe-si%C3%A8cle-volume-1?search=musicale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moomou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.15156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05306876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Anakesa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5344-francois-bernard-mache-le-compositeur-et-le-savant-face-a-l-univers-sonore.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30108&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01967994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02052917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02052928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02052927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01969527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>