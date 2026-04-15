--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> apolline auclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science contributions to soil biodiversity research and conservation: insights from European studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Morillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froukje Rienks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106608. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1374, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols, sciences et recherches participatives : comment consolider et fédérer le foisonnement d’initiatives en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loiseau-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrotermes falciger termite mounds as indicators of lithogeochemical anomalies of metals of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ilunga Ngoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Kampata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Félix Mupande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 248, pp.107197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of the mineral composition of Macrotermes and Cubitermes termite mounds in Lualaba, D.R. Congo: Contribution to strategic prospecting for Cu and Co deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ilunga Ngoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick y Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Kampata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Félix Mupande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.106960. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of termites on soil sheeting properties is better explained by environmental factors than by their feeding and building strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Harit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemanth Moger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Carrijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 412, pp.115706. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol rehabilitation strategies drive soil physico-chemical properties and fauna diversity on a former coking plant area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.104542. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One green roof type, one Technosol, one ecological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.106475. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et recherches participatives sur les sols en France Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.562430. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of constructed technosol by microarthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deremiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.106174. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques fournis par les sols de micro-fermes urbaines : Méthodologie et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Lumbricus terrestris be released in forest soils degraded by compaction? Preliminary results from laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.104131. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-moder: A proposal for a new morpho-functional humus form developing on Technosols revealed by micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375, pp.114526. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of constructed technosols by macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3193-3203. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardibiodiv, un outil de sciences participatives sur la biodiversité des sols urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ecology, stakeholders and the future of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bérille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 667, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal post-fire succession of soil invertebrate communities is dependent on the soil surface properties in a northern temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Joseph Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey A Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knute J Nadelhoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.1058-1068. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of derelict soil quality: Abiotic, biotic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613-614, pp.990-1002. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and composition of Collembola and soil macrofauna communities depend on abiotic parameters in derelict soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Collembola “flying” onto green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of X-ray tomography to evaluate liming impact on earthworm burrowing activity in an acidic forest soil under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-level consequences of spatially heterogeneous exposure to heavy metals in soil: An individual-based model of springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemette Palmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.338-351. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil macroinvertebrate communities following liming of acidified forested catchments in the Vosges Mountains (North-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.260 - 269. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of movement patterns in Folsomia candida (Hexapoda: Collembola) in the presence of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (4), pp.657-659. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1596-1604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00393840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une remarquable anomalie de segmentation chez un spécimen du genre Lithobius (s.str.) (Chilopoda, Lithobiomorpha, Lithobiidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin d'Arthropoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal-Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.213-220, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st INTERNATIONAL HORTICULTURAL CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic écologique pour les sols contaminés aux métaux : utilisation des traits fonctionnels des bactéries et invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ion-adsorption rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Sino-French International Workshop on Contaminated Soil Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumelle Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Bioinspired and Biobased Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to transfer knowledge on ecosystem functioning: from nature observation to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions (NBS) to improve biodiversity in anthropized environments symposium - Joint symposium: BUILDs &amp; Ecoland International Joined Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ionic rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Biodiversity hosted in Abandoned and Revegetated REEs Mine Sites In Southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-function relationships in contaminated soils – A functional trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures et vecteurs de transfert de connaissances et d'outils opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité biologique des sols urbains. Journée d'animation sur la qualité biologique de sols urbains à destination des aménageurs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity reserve as an ecosystem service provided by urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural attenuation of petroleum contamination in forest ecosystems: role of pedological and biological (microorganisms, flora and fauna) characteristics – the CONPET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil - 14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris, les collemboles s’envoient-ils en l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33252.37768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et fonctionnement d’un Technosol construit utilisé dans la restauration de friches industrielles : principaux résultats issus du programme Biotechnosol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of a constructed Technosol by soil macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting ecotoxicological tests based on earthworm behavior to assess the potential effectiveness of forest soil liming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bassins versants acidifiés : effet sur la diversité des communautés bactériennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées d'Etude des Sols - AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Berthiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Brichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last step before the implementation of a comprehensive monitoring of soil biodiversity for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Ouvertes à Strasbourg : à la découverte des SOLs Urbains Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Franck-Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme "sciences participatives en situation d'interdisciplinarité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10505205.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of ecosystem services delivered by urban micro-farms: the research project SEMOIRS [2018-2020]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse à usage industriel à partir de sites & matériaux délaissés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates as bioindicators of soil quality in urban vegetable gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in forest soil invertebrates community along a post-fire chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knute J. Nadelhoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fonction de support de végétation d’un Technosol construit pour réhabiliter une friche industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brownfield of the Eiffel tower steel mill: a highly contaminated but well-functioning ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un amendement calco-magnésien sur la diversité bactérienne de sols acidifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM. 4ème Colloque d'Ecologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of soils in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Aldrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlisiana Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arias Navarro C.; Baritz R.; Jones A. Publications Office of the European Union, 155 p., 2024, 978-92-68-20817-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/5897030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCOUVRIR LES INVERTÉBRÉS VIVANT À LA SURFACE DU SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols : comment et pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et pensée du care – Pour un design des microluttes et des singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.335-345, 2018, 978-2-37896-088-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by soils. Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities. Global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catena Soil Sciences, pp.213-220, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques rendus par les micro-fermes urbaines et leurs sols - Bilan du projet de recherche semoirs [2018-2021]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Agroparistech; Université de lorraine; Aix-Marseille Université; Institut d'aménagement et d'urbanisme de la région d'Ile-de-France (IAURIF). 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'amendements calco-magnésiens sur la diversité des macroinvertébrés de sols forestiers et sur certains processus fonctionnels associés. Cas du massif vosgien (nord-est, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CM fonctionnement des sols - biodiversité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> apolline auclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science contributions to soil biodiversity research and conservation: insights from European studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Morillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froukje Rienks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106608. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1374, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols, sciences et recherches participatives : comment consolider et fédérer le foisonnement d’initiatives en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loiseau-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrotermes falciger termite mounds as indicators of lithogeochemical anomalies of metals of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ilunga Ngoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Kampata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Félix Mupande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 248, pp.107197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of the mineral composition of Macrotermes and Cubitermes termite mounds in Lualaba, D.R. Congo: Contribution to strategic prospecting for Cu and Co deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ilunga Ngoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick y Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Kampata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Félix Mupande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.106960. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol rehabilitation strategies drive soil physico-chemical properties and fauna diversity on a former coking plant area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.104542. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of termites on soil sheeting properties is better explained by environmental factors than by their feeding and building strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Harit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemanth Moger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Carrijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 412, pp.115706. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One green roof type, one Technosol, one ecological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.106475. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et recherches participatives sur les sols en France Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques fournis par les sols de micro-fermes urbaines : Méthodologie et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of constructed technosol by microarthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deremiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.106174. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Lumbricus terrestris be released in forest soils degraded by compaction? Preliminary results from laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.104131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.562430. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-moder: A proposal for a new morpho-functional humus form developing on Technosols revealed by micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375, pp.114526. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardibiodiv, un outil de sciences participatives sur la biodiversité des sols urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ecology, stakeholders and the future of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bérille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 667, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal post-fire succession of soil invertebrate communities is dependent on the soil surface properties in a northern temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Joseph Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey A Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knute J Nadelhoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.1058-1068. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of constructed technosols by macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3193-3203. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and composition of Collembola and soil macrofauna communities depend on abiotic parameters in derelict soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Collembola “flying” onto green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of derelict soil quality: Abiotic, biotic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613-614, pp.990-1002. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of X-ray tomography to evaluate liming impact on earthworm burrowing activity in an acidic forest soil under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-level consequences of spatially heterogeneous exposure to heavy metals in soil: An individual-based model of springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemette Palmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.338-351. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil macroinvertebrate communities following liming of acidified forested catchments in the Vosges Mountains (North-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.260 - 269. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of movement patterns in Folsomia candida (Hexapoda: Collembola) in the presence of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (4), pp.657-659. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1596-1604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00393840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une remarquable anomalie de segmentation chez un spécimen du genre Lithobius (s.str.) (Chilopoda, Lithobiomorpha, Lithobiidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin d'Arthropoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal-Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.213-220, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st INTERNATIONAL HORTICULTURAL CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumelle Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ion-adsorption rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Sino-French International Workshop on Contaminated Soil Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic écologique pour les sols contaminés aux métaux : utilisation des traits fonctionnels des bactéries et invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Bioinspired and Biobased Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to transfer knowledge on ecosystem functioning: from nature observation to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions (NBS) to improve biodiversity in anthropized environments symposium - Joint symposium: BUILDs &amp; Ecoland International Joined Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Biodiversity hosted in Abandoned and Revegetated REEs Mine Sites In Southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ionic rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-function relationships in contaminated soils – A functional trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures et vecteurs de transfert de connaissances et d'outils opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité biologique des sols urbains. Journée d'animation sur la qualité biologique de sols urbains à destination des aménageurs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity reserve as an ecosystem service provided by urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural attenuation of petroleum contamination in forest ecosystems: role of pedological and biological (microorganisms, flora and fauna) characteristics – the CONPET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil - 14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33252.37768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris, les collemboles s’envoient-ils en l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et fonctionnement d’un Technosol construit utilisé dans la restauration de friches industrielles : principaux résultats issus du programme Biotechnosol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of a constructed Technosol by soil macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting ecotoxicological tests based on earthworm behavior to assess the potential effectiveness of forest soil liming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bassins versants acidifiés : effet sur la diversité des communautés bactériennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées d'Etude des Sols - AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Berthiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Brichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last step before the implementation of a comprehensive monitoring of soil biodiversity for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Ouvertes à Strasbourg : à la découverte des SOLs Urbains Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Franck-Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme "sciences participatives en situation d'interdisciplinarité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10505205.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of ecosystem services delivered by urban micro-farms: the research project SEMOIRS [2018-2020]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fonction de support de végétation d’un Technosol construit pour réhabiliter une friche industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brownfield of the Eiffel tower steel mill: a highly contaminated but well-functioning ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates as bioindicators of soil quality in urban vegetable gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse à usage industriel à partir de sites & matériaux délaissés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in forest soil invertebrates community along a post-fire chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knute J. Nadelhoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un amendement calco-magnésien sur la diversité bactérienne de sols acidifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM. 4ème Colloque d'Ecologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of soils in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Aldrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlisiana Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arias Navarro C.; Baritz R.; Jones A. Publications Office of the European Union, 155 p., 2024, 978-92-68-20817-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/5897030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCOUVRIR LES INVERTÉBRÉS VIVANT À LA SURFACE DU SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols : comment et pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et pensée du care – Pour un design des microluttes et des singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.335-345, 2018, 978-2-37896-088-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by soils. Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities. Global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catena Soil Sciences, pp.213-220, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques rendus par les micro-fermes urbaines et leurs sols - Bilan du projet de recherche semoirs [2018-2021]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Agroparistech; Université de lorraine; Aix-Marseille Université; Institut d'aménagement et d'urbanisme de la région d'Ile-de-France (IAURIF). 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'amendements calco-magnésiens sur la diversité des macroinvertébrés de sols forestiers et sur certains processus fonctionnels associés. Cas du massif vosgien (nord-est, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CM fonctionnement des sols - biodiversité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Morillas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sheard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Rienks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106608" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dozi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04077793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ilunga Ngoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieblemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Callec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Kampata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Mupande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03669499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Moger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carrijo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104542" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cheval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106475" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04261029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sauter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114526" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B&#233;rille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.410" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Le Moine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Hatton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Bird" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knute J Nadelhoffer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doar&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.12.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Meli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemette Palmqvist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Forbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grimm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.11.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN2GF3Z2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Callot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.02.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-602WM0BW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493987v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Iorio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533714v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshen Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Zhu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960467v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453507v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buyse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Campanella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Yan Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campanella" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486439v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huguier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTB2XDWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486438v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486436v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Moine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knute J. Nadelhoffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486447v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chenot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486437v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748313v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Aldrian" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlisiana Anzalone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcidiacono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/5897030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0056" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195983v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Morillas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sheard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Rienks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106608" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dozi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04077793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ilunga Ngoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieblemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Callec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Kampata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Mupande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03669499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106960" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Moger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carrijo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115706" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cheval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106475" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04261029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sauter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665514v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114526" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B&#233;rille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.410" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Le Moine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Hatton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Bird" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knute J Nadelhoffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.07.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doar&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Meli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemette Palmqvist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Forbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grimm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.11.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN2GF3Z2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Callot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.02.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-602WM0BW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493987v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Iorio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshen Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030609v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campanella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buyse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Campanella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Yan Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doare" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huguier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTB2XDWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chenot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486436v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486438v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486435v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Moine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knute J. Nadelhoffer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748313v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Aldrian" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlisiana Anzalone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcidiacono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/5897030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0056" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195983v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>