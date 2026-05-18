--- v1 (2026-04-15)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> apolline auclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science contributions to soil biodiversity research and conservation: insights from European studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Morillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froukje Rienks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106608. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1374, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols, sciences et recherches participatives : comment consolider et fédérer le foisonnement d’initiatives en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loiseau-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrotermes falciger termite mounds as indicators of lithogeochemical anomalies of metals of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ilunga Ngoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Kampata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Félix Mupande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 248, pp.107197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of the mineral composition of Macrotermes and Cubitermes termite mounds in Lualaba, D.R. Congo: Contribution to strategic prospecting for Cu and Co deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ilunga Ngoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick y Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Kampata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Félix Mupande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.106960. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol rehabilitation strategies drive soil physico-chemical properties and fauna diversity on a former coking plant area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.104542. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of termites on soil sheeting properties is better explained by environmental factors than by their feeding and building strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Harit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemanth Moger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Carrijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 412, pp.115706. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One green roof type, one Technosol, one ecological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.106475. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et recherches participatives sur les sols en France Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques fournis par les sols de micro-fermes urbaines : Méthodologie et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of constructed technosol by microarthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deremiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.106174. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Lumbricus terrestris be released in forest soils degraded by compaction? Preliminary results from laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.104131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.562430. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-moder: A proposal for a new morpho-functional humus form developing on Technosols revealed by micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375, pp.114526. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardibiodiv, un outil de sciences participatives sur la biodiversité des sols urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ecology, stakeholders and the future of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bérille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 667, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal post-fire succession of soil invertebrate communities is dependent on the soil surface properties in a northern temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Joseph Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey A Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knute J Nadelhoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.1058-1068. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of constructed technosols by macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3193-3203. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and composition of Collembola and soil macrofauna communities depend on abiotic parameters in derelict soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Collembola “flying” onto green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of derelict soil quality: Abiotic, biotic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613-614, pp.990-1002. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of X-ray tomography to evaluate liming impact on earthworm burrowing activity in an acidic forest soil under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-level consequences of spatially heterogeneous exposure to heavy metals in soil: An individual-based model of springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemette Palmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.338-351. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil macroinvertebrate communities following liming of acidified forested catchments in the Vosges Mountains (North-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.260 - 269. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of movement patterns in Folsomia candida (Hexapoda: Collembola) in the presence of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (4), pp.657-659. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1596-1604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00393840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une remarquable anomalie de segmentation chez un spécimen du genre Lithobius (s.str.) (Chilopoda, Lithobiomorpha, Lithobiidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin d'Arthropoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal-Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.213-220, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st INTERNATIONAL HORTICULTURAL CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumelle Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ion-adsorption rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Sino-French International Workshop on Contaminated Soil Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic écologique pour les sols contaminés aux métaux : utilisation des traits fonctionnels des bactéries et invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Bioinspired and Biobased Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to transfer knowledge on ecosystem functioning: from nature observation to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions (NBS) to improve biodiversity in anthropized environments symposium - Joint symposium: BUILDs &amp; Ecoland International Joined Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Biodiversity hosted in Abandoned and Revegetated REEs Mine Sites In Southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ionic rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-function relationships in contaminated soils – A functional trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures et vecteurs de transfert de connaissances et d'outils opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité biologique des sols urbains. Journée d'animation sur la qualité biologique de sols urbains à destination des aménageurs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity reserve as an ecosystem service provided by urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural attenuation of petroleum contamination in forest ecosystems: role of pedological and biological (microorganisms, flora and fauna) characteristics – the CONPET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil - 14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33252.37768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris, les collemboles s’envoient-ils en l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et fonctionnement d’un Technosol construit utilisé dans la restauration de friches industrielles : principaux résultats issus du programme Biotechnosol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of a constructed Technosol by soil macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting ecotoxicological tests based on earthworm behavior to assess the potential effectiveness of forest soil liming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bassins versants acidifiés : effet sur la diversité des communautés bactériennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées d'Etude des Sols - AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Berthiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Brichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last step before the implementation of a comprehensive monitoring of soil biodiversity for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Ouvertes à Strasbourg : à la découverte des SOLs Urbains Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Franck-Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme "sciences participatives en situation d'interdisciplinarité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10505205.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of ecosystem services delivered by urban micro-farms: the research project SEMOIRS [2018-2020]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fonction de support de végétation d’un Technosol construit pour réhabiliter une friche industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brownfield of the Eiffel tower steel mill: a highly contaminated but well-functioning ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates as bioindicators of soil quality in urban vegetable gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse à usage industriel à partir de sites & matériaux délaissés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in forest soil invertebrates community along a post-fire chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knute J. Nadelhoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un amendement calco-magnésien sur la diversité bactérienne de sols acidifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM. 4ème Colloque d'Ecologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of soils in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Aldrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlisiana Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arias Navarro C.; Baritz R.; Jones A. Publications Office of the European Union, 155 p., 2024, 978-92-68-20817-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/5897030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCOUVRIR LES INVERTÉBRÉS VIVANT À LA SURFACE DU SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols : comment et pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et pensée du care – Pour un design des microluttes et des singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.335-345, 2018, 978-2-37896-088-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by soils. Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities. Global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catena Soil Sciences, pp.213-220, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques rendus par les micro-fermes urbaines et leurs sols - Bilan du projet de recherche semoirs [2018-2021]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Agroparistech; Université de lorraine; Aix-Marseille Université; Institut d'aménagement et d'urbanisme de la région d'Ile-de-France (IAURIF). 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'amendements calco-magnésiens sur la diversité des macroinvertébrés de sols forestiers et sur certains processus fonctionnels associés. Cas du massif vosgien (nord-est, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CM fonctionnement des sols - biodiversité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> apolline auclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science contributions to soil biodiversity research and conservation: insights from European studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Morillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sheard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froukje Rienks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106608. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1374, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols, sciences et recherches participatives : comment consolider et fédérer le foisonnement d’initiatives en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loiseau-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2023014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrotermes falciger termite mounds as indicators of lithogeochemical anomalies of metals of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ilunga Ngoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Kampata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Félix Mupande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 248, pp.107197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative study of the mineral composition of Macrotermes and Cubitermes termite mounds in Lualaba, D.R. Congo: Contribution to strategic prospecting for Cu and Co deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ilunga Ngoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick y Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dona Kampata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Félix Mupande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.106960. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.106960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol rehabilitation strategies drive soil physico-chemical properties and fauna diversity on a former coking plant area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.104542. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of termites on soil sheeting properties is better explained by environmental factors than by their feeding and building strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Harit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemanth Moger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Carrijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 412, pp.115706. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One green roof type, one Technosol, one ecological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.106475. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et recherches participatives sur les sols en France Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.562430. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques fournis par les sols de micro-fermes urbaines : Méthodologie et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of constructed technosol by microarthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deremiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.106174. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Lumbricus terrestris be released in forest soils degraded by compaction? Preliminary results from laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.104131. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-moder: A proposal for a new morpho-functional humus form developing on Technosols revealed by micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375, pp.114526. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of constructed technosols by macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3193-3203. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardibiodiv, un outil de sciences participatives sur la biodiversité des sols urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ecology, stakeholders and the future of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bérille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 667, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal post-fire succession of soil invertebrate communities is dependent on the soil surface properties in a northern temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Joseph Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey A Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knute J Nadelhoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.1058-1068. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of derelict soil quality: Abiotic, biotic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613-614, pp.990-1002. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and composition of Collembola and soil macrofauna communities depend on abiotic parameters in derelict soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Collembola “flying” onto green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of X-ray tomography to evaluate liming impact on earthworm burrowing activity in an acidic forest soil under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-level consequences of spatially heterogeneous exposure to heavy metals in soil: An individual-based model of springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemette Palmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.338-351. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil macroinvertebrate communities following liming of acidified forested catchments in the Vosges Mountains (North-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.260 - 269. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of movement patterns in Folsomia candida (Hexapoda: Collembola) in the presence of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (4), pp.657-659. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of habitat preference and dispersal ability of soil springtails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1596-1604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00393840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une remarquable anomalie de segmentation chez un spécimen du genre Lithobius (s.str.) (Chilopoda, Lithobiomorpha, Lithobiidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin d'Arthropoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal-Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.213-220, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st INTERNATIONAL HORTICULTURAL CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic écologique pour les sols contaminés aux métaux : utilisation des traits fonctionnels des bactéries et invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Hombourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ion-adsorption rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Sino-French International Workshop on Contaminated Soil Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumelle Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Bioinspired and Biobased Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to transfer knowledge on ecosystem functioning: from nature observation to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions (NBS) to improve biodiversity in anthropized environments symposium - Joint symposium: BUILDs &amp; Ecoland International Joined Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Biodiversity hosted in Abandoned and Revegetated REEs Mine Sites In Southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilization of ionic rare earth element mine tailings in South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-function relationships in contaminated soils – A functional trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures et vecteurs de transfert de connaissances et d'outils opérationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité biologique des sols urbains. Journée d'animation sur la qualité biologique de sols urbains à destination des aménageurs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity reserve as an ecosystem service provided by urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural attenuation of petroleum contamination in forest ecosystems: role of pedological and biological (microorganisms, flora and fauna) characteristics – the CONPET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil - 14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris, les collemboles s’envoient-ils en l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33252.37768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols Prise en compte de l’hétérogénéité spatiale des ressources organiques. Questions scientifiques et état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle de l'activité biologique des sols : prise en compte de l’hétérogénéité spatiale des ressources organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et fonctionnement d’un Technosol construit utilisé dans la restauration de friches industrielles : principaux résultats issus du programme Biotechnosol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of a constructed Technosol by soil macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting ecotoxicological tests based on earthworm behavior to assess the potential effectiveness of forest soil liming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Huguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de bassins versants acidifiés : effet sur la diversité des communautés bactériennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées d'Etude des Sols - AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Berthiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Brichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last step before the implementation of a comprehensive monitoring of soil biodiversity for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Ouvertes à Strasbourg : à la découverte des SOLs Urbains Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Franck-Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du programme "sciences participatives en situation d'interdisciplinarité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arrieta-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Chicago, United States. , </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10505205.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of ecosystem services delivered by urban micro-farms: the research project SEMOIRS [2018-2020]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation diversité−fonction dans les sols contaminés – Une approche base sur les traits fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-function relationships in contaminated soils–A functional trait approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse à usage industriel à partir de sites & matériaux délaissés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates as bioindicators of soil quality in urban vegetable gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in forest soil invertebrates community along a post-fire chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knute J. Nadelhoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fonction de support de végétation d’un Technosol construit pour réhabiliter une friche industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brownfield of the Eiffel tower steel mill: a highly contaminated but well-functioning ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un amendement calco-magnésien sur la diversité bactérienne de sols acidifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM. 4ème Colloque d'Ecologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of soils in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Aldrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlisiana Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arias Navarro C.; Baritz R.; Jones A. Publications Office of the European Union, 155 p., 2024, 978-92-68-20817-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/5897030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCOUVRIR LES INVERTÉBRÉS VIVANT À LA SURFACE DU SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols : comment et pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et pensée du care – Pour un design des microluttes et des singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.335-345, 2018, 978-2-37896-088-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by soils. Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities. Global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catena Soil Sciences, pp.213-220, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques rendus par les micro-fermes urbaines et leurs sols - Bilan du projet de recherche semoirs [2018-2021]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Agroparistech; Université de lorraine; Aix-Marseille Université; Institut d'aménagement et d'urbanisme de la région d'Ile-de-France (IAURIF). 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'amendements calco-magnésiens sur la diversité des macroinvertébrés de sols forestiers et sur certains processus fonctionnels associés. Cas du massif vosgien (nord-est, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecotoxicologie. Université de Lorraine, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LORR0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CM fonctionnement des sols - biodiversité du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Morillas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sheard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Rienks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106608" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dozi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04077793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ilunga Ngoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieblemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Callec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Kampata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Mupande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03669499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106960" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Moger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carrijo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115706" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cheval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106475" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04261029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sauter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665514v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114526" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B&#233;rille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.410" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Le Moine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Hatton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Bird" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knute J Nadelhoffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.07.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doar&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Meli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemette Palmqvist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Forbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grimm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.11.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN2GF3Z2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Callot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.02.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-602WM0BW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493987v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Iorio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshen Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030609v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campanella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buyse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Campanella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Yan Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doare" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huguier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTB2XDWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chenot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486436v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486438v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486435v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Moine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knute J. Nadelhoffer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748313v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Aldrian" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlisiana Anzalone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcidiacono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/5897030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0056" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195983v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Morillas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sheard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Rienks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106608" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dozi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04077793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ilunga Ngoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieblemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Callec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Kampata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Mupande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03669499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106960" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Moger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carrijo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115706" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cheval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106475" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04261029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sauter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114526" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B&#233;rille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.410" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Le Moine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Hatton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Bird" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knute J Nadelhoffer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doar&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.12.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Meli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemette Palmqvist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Forbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grimm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.11.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN2GF3Z2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Callot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.02.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-602WM0BW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493987v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Iorio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03366335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hombourger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533714v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshen Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Zhu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030609v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campanella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pigot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buyse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Campanella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Yan Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huguier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTB2XDWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145569v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486438v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486436v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Moine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knute J. Nadelhoffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486447v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chenot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186739v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucisine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748313v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Aldrian" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlisiana Anzalone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcidiacono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/5897030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0056" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195983v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>