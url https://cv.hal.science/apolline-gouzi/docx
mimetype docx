--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -346,308 +346,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la charité à l’assistance par le travail : la politique économique de l’Union des femmes artistes musiciennes (1910-1945)</w:t>
+                <w:t xml:space="preserve">Des « fonds musicaux » ? Les archives des festivals de musique en France (1945-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14bxk⟩</w:t>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.68-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144la⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163729v1</w:t>
+                <w:t xml:space="preserve">hal-05117321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une liberté qui n’existait pas dans mon propre langage » Les mélodies en langue française de Benjamin Britten</w:t>
+                <w:t xml:space="preserve">De la charité à l’assistance par le travail : la politique économique de l’Union des femmes artistes musiciennes (1910-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Conservatoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bxk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976857v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « fonds musicaux » ? Les archives des festivals de musique en France (1945-1963)</w:t>
+                <w:t xml:space="preserve">« Une liberté qui n’existait pas dans mon propre langage » Les mélodies en langue française de Benjamin Britten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de la BNU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue du Conservatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144la⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05117321v1</w:t>
+                <w:t xml:space="preserve">hal-04976857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Elles ne sont plus seules » : l’Union des femmes artistes musiciennes, laboratoire de nouvelles socialisations professionnelles au début du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -726,51 +726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrating Women Pianists’ Careers in Interwar France through Simone Plé’s Le Rôle des femmes dans les carrières musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Perspectives on Women Pianists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydell &amp; Brewer Ltd, pp.237-255, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -908,51 +908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Travaillez jeunes gens » : description du concours du Conservatoire de Paris (1896-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannaël Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1166,385 +1166,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queeriser le podcast</w:t>
+                <w:t xml:space="preserve">Je m'en remets à votre conseil'. Des festivals de musique en concurrence dans la France de l'après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire musi•queer. Pensée straight (im)pensée queer : à la source des mémoires musicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bibliothèque nationale de France - Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411214v1</w:t>
+                <w:t xml:space="preserve">hal-05411145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroptimistes : un club féminin professionnel entre la France et les États-Unis (1924-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes artistes dans l’espace Atlantique : Migrations, Création, Émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transatlantic cultures, Apr 2025, Abbaye de Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging the Reconstruction in French Music Festivals in the Regions (1945-1950)</w:t>
+                <w:t xml:space="preserve">Queeriser le podcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Plein Air: Soundscape of Ritual and Festivity in Europe and beyond from the Middle Ages to the Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Siena, Sep 2025, Siena, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire musi•queer. Pensée straight (im)pensée queer : à la source des mémoires musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bibliothèque nationale de France - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05286921v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Festivals as Time Warps in post-war France (1945-1955)</w:t>
+                <w:t xml:space="preserve">Staging the Reconstruction in French Music Festivals in the Regions (1945-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Musical Association Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Southampton, Sep 2025, Southampton (U.K.), United Kingdom</w:t>
+              <w:t xml:space="preserve">En Plein Air: Soundscape of Ritual and Festivity in Europe and beyond from the Middle Ages to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Siena, Sep 2025, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286917v1</w:t>
+                <w:t xml:space="preserve">hal-05286921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je m'en remets à votre conseil'. Des festivals de musique en concurrence dans la France de l'après-guerre</w:t>
+                <w:t xml:space="preserve">Music Festivals as Time Warps in post-war France (1945-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">Royal Musical Association Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southampton, Sep 2025, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411145v1</w:t>
+                <w:t xml:space="preserve">hal-05286917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes journalistes dans les rubriques musicales pendant la Reconstruction</w:t>
               </w:r>
@@ -1593,346 +1593,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of music inspectors in post-1945 France. From state report to stage performance</w:t>
+                <w:t xml:space="preserve">Ephemeral music-making and the shape of the city. The case of classical music festivals during the Reconstruction in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Music and Culture Study Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cardiff, May 2024, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Mapping Musical Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Florence, Jun 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578339v1</w:t>
+                <w:t xml:space="preserve">hal-04712509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephemeral music-making and the shape of the city. The case of classical music festivals during the Reconstruction in France</w:t>
+                <w:t xml:space="preserve">Trajectories of music inspectors in post-1945 France. From state report to stage performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping Musical Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Florence, Jun 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">French Music and Culture Study Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cardiff, May 2024, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712509v1</w:t>
+                <w:t xml:space="preserve">hal-04578339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la facture à la partition : les comptes de Benjamin Britten et Peter Pears comme témoignages des législations de l’homosexualité (1949-1976)</w:t>
+                <w:t xml:space="preserve">Le Concours du Conservatoire de Paris dans la presse musicale (1896-1920) : de la romance au feuilleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musicologies gaies, lesbiennes et queers : voile pudique sur la musique classique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National Supérieur de Musique et de Danse de Paris, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Musical Competitions in Europe. 1700-1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Luigi Boccherini, Jun 2023, Lovere, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578343v1</w:t>
+                <w:t xml:space="preserve">hal-04578368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Concours du Conservatoire de Paris dans la presse musicale (1896-1920) : de la romance au feuilleton</w:t>
+                <w:t xml:space="preserve">De la facture à la partition : les comptes de Benjamin Britten et Peter Pears comme témoignages des législations de l’homosexualité (1949-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musical Competitions in Europe. 1700-1920</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Luigi Boccherini, Jun 2023, Lovere, Italy</w:t>
+              <w:t xml:space="preserve">Musicologies gaies, lesbiennes et queers : voile pudique sur la musique classique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National Supérieur de Musique et de Danse de Paris, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578368v1</w:t>
+                <w:t xml:space="preserve">hal-04578343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrating women pianists’ careers in interwar France through Simone Plé’ 'Le rôle des femmes dans les carrières musicales' (1928)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women at the piano (1848-1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California Irvine, Mar 2023, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1951,342 +1951,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not alms but fees' : Creating a Labour Market for Women musicians in Interwar France</w:t>
+                <w:t xml:space="preserve">Une bibliothèque en représentation ? Les livres d’art de Benjamin Britten et Peter Pears: usages et collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Macé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinu Leccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender and Musicianship Study days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of the Arts Helsinki, Jan 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Les bibliothèques de compositeur.ices. Pratiques de lecture et espaces dynamiques de la création musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712641v1</w:t>
+                <w:t xml:space="preserve">hal-04712627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une bibliothèque en représentation ? Les livres d’art de Benjamin Britten et Peter Pears: usages et collection</w:t>
+                <w:t xml:space="preserve">Not alms but fees' : Creating a Labour Market for Women musicians in Interwar France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marinu Leccia</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les bibliothèques de compositeur.ices. Pratiques de lecture et espaces dynamiques de la création musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Gender and Musicianship Study days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of the Arts Helsinki, Jan 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712627v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women musicians unionising in early-20th century France: the case of the Union des artistes musiciennes</w:t>
+                <w:t xml:space="preserve">Les premières années du Festival d'Aix-en-Provence (1948-1973) : la construction d’un public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Women's Work in Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bangor, Sep 2021, Bangor, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure de Lyon, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712653v1</w:t>
+                <w:t xml:space="preserve">hal-04712632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières années du Festival d'Aix-en-Provence (1948-1973) : la construction d’un public</w:t>
+                <w:t xml:space="preserve">Women musicians unionising in early-20th century France: the case of the Union des artistes musiciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure de Lyon, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Women's Work in Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bangor, Sep 2021, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712632v1</w:t>
+                <w:t xml:space="preserve">hal-04712653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building an Opera Repertoire. The Example of the Festival d'Aix-en-Provence (1948-1964)</w:t>
               </w:r>
@@ -2455,51 +2455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union des femmes artistes musiciennes (1911-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dezède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2537,51 +2537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours de sortie (1896-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannaël Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2709,51 +2709,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF56FEF4"/>
+    <w:nsid w:val="D0AB79ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2940,51 +2940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apolline-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2896-6631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286672626" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napolitano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes-Labelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mac&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144la" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.8070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33979584.20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinu Leccia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apolline-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2896-6631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286672626" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napolitano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes-Labelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144la" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.8070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33979584.20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinu Leccia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>