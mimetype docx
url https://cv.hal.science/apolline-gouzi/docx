--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -346,308 +346,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « fonds musicaux » ? Les archives des festivals de musique en France (1945-1963)</w:t>
+                <w:t xml:space="preserve">De la charité à l’assistance par le travail : la politique économique de l’Union des femmes artistes musiciennes (1910-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de la BNU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/144la⟩</w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bxk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117321v1</w:t>
+                <w:t xml:space="preserve">hal-05163729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la charité à l’assistance par le travail : la politique économique de l’Union des femmes artistes musiciennes (1910-1945)</w:t>
+                <w:t xml:space="preserve">« Une liberté qui n’existait pas dans mon propre langage » Les mélodies en langue française de Benjamin Britten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Conservatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163729v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une liberté qui n’existait pas dans mon propre langage » Les mélodies en langue française de Benjamin Britten</w:t>
+                <w:t xml:space="preserve">Des « fonds musicaux » ? Les archives des festivals de musique en France (1945-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Conservatoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.68-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144la⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976857v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Elles ne sont plus seules » : l’Union des femmes artistes musiciennes, laboratoire de nouvelles socialisations professionnelles au début du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -726,51 +726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrating Women Pianists’ Careers in Interwar France through Simone Plé’s Le Rôle des femmes dans les carrières musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Perspectives on Women Pianists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydell &amp; Brewer Ltd, pp.237-255, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -908,51 +908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Travaillez jeunes gens » : description du concours du Conservatoire de Paris (1896-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannaël Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1166,385 +1166,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je m'en remets à votre conseil'. Des festivals de musique en concurrence dans la France de l'après-guerre</w:t>
+                <w:t xml:space="preserve">Soroptimistes : un club féminin professionnel entre la France et les États-Unis (1924-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">Femmes artistes dans l’espace Atlantique : Migrations, Création, Émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transatlantic cultures, Apr 2025, Abbaye de Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411145v1</w:t>
+                <w:t xml:space="preserve">hal-05029426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soroptimistes : un club féminin professionnel entre la France et les États-Unis (1924-1939)</w:t>
+                <w:t xml:space="preserve">Queeriser le podcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes artistes dans l’espace Atlantique : Migrations, Création, Émancipation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transatlantic cultures, Apr 2025, Abbaye de Royaumont, France</w:t>
+              <w:t xml:space="preserve">Séminaire musi•queer. Pensée straight (im)pensée queer : à la source des mémoires musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bibliothèque nationale de France - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029426v1</w:t>
+                <w:t xml:space="preserve">hal-05411214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queeriser le podcast</w:t>
+                <w:t xml:space="preserve">Staging the Reconstruction in French Music Festivals in the Regions (1945-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire musi•queer. Pensée straight (im)pensée queer : à la source des mémoires musicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bibliothèque nationale de France - Paris, France</w:t>
+              <w:t xml:space="preserve">En Plein Air: Soundscape of Ritual and Festivity in Europe and beyond from the Middle Ages to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Siena, Sep 2025, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411214v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging the Reconstruction in French Music Festivals in the Regions (1945-1950)</w:t>
+                <w:t xml:space="preserve">Music Festivals as Time Warps in post-war France (1945-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Plein Air: Soundscape of Ritual and Festivity in Europe and beyond from the Middle Ages to the Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Siena, Sep 2025, Siena, Italy</w:t>
+              <w:t xml:space="preserve">Royal Musical Association Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southampton, Sep 2025, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286921v1</w:t>
+                <w:t xml:space="preserve">hal-05286917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Festivals as Time Warps in post-war France (1945-1955)</w:t>
+                <w:t xml:space="preserve">Je m'en remets à votre conseil'. Des festivals de musique en concurrence dans la France de l'après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Musical Association Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Southampton, Sep 2025, Southampton (U.K.), United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286917v1</w:t>
+                <w:t xml:space="preserve">hal-05411145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes journalistes dans les rubriques musicales pendant la Reconstruction</w:t>
               </w:r>
@@ -1888,51 +1888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrating women pianists’ careers in interwar France through Simone Plé’ 'Le rôle des femmes dans les carrières musicales' (1928)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women at the piano (1848-1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California Irvine, Mar 2023, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1951,342 +1951,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une bibliothèque en représentation ? Les livres d’art de Benjamin Britten et Peter Pears: usages et collection</w:t>
+                <w:t xml:space="preserve">Not alms but fees' : Creating a Labour Market for Women musicians in Interwar France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marinu Leccia</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les bibliothèques de compositeur.ices. Pratiques de lecture et espaces dynamiques de la création musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Gender and Musicianship Study days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of the Arts Helsinki, Jan 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712627v1</w:t>
+                <w:t xml:space="preserve">hal-04712641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not alms but fees' : Creating a Labour Market for Women musicians in Interwar France</w:t>
+                <w:t xml:space="preserve">Une bibliothèque en représentation ? Les livres d’art de Benjamin Britten et Peter Pears: usages et collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Macé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinu Leccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender and Musicianship Study days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of the Arts Helsinki, Jan 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Les bibliothèques de compositeur.ices. Pratiques de lecture et espaces dynamiques de la création musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712641v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières années du Festival d'Aix-en-Provence (1948-1973) : la construction d’un public</w:t>
+                <w:t xml:space="preserve">Women musicians unionising in early-20th century France: the case of the Union des artistes musiciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure de Lyon, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Women's Work in Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bangor, Sep 2021, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712632v1</w:t>
+                <w:t xml:space="preserve">hal-04712653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women musicians unionising in early-20th century France: the case of the Union des artistes musiciennes</w:t>
+                <w:t xml:space="preserve">Les premières années du Festival d'Aix-en-Provence (1948-1973) : la construction d’un public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Women's Work in Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bangor, Sep 2021, Bangor, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure de Lyon, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712653v1</w:t>
+                <w:t xml:space="preserve">hal-04712632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building an Opera Repertoire. The Example of the Festival d'Aix-en-Provence (1948-1964)</w:t>
               </w:r>
@@ -2455,51 +2455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union des femmes artistes musiciennes (1911-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dezède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2537,51 +2537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours de sortie (1896-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannaël Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2709,51 +2709,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0AB79ED"/>
+    <w:nsid w:val="6E9C0818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2940,51 +2940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apolline-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2896-6631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286672626" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napolitano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes-Labelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144la" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.8070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33979584.20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinu Leccia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apolline-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2896-6631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286672626" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napolitano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes-Labelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mac&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144la" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.8070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33979584.20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinu Leccia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>