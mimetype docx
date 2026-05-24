--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -346,308 +346,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la charité à l’assistance par le travail : la politique économique de l’Union des femmes artistes musiciennes (1910-1945)</w:t>
+                <w:t xml:space="preserve">Des « fonds musicaux » ? Les archives des festivals de musique en France (1945-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14bxk⟩</w:t>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.68-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144la⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163729v1</w:t>
+                <w:t xml:space="preserve">hal-05117321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une liberté qui n’existait pas dans mon propre langage » Les mélodies en langue française de Benjamin Britten</w:t>
+                <w:t xml:space="preserve">De la charité à l’assistance par le travail : la politique économique de l’Union des femmes artistes musiciennes (1910-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Conservatoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bxk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976857v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « fonds musicaux » ? Les archives des festivals de musique en France (1945-1963)</w:t>
+                <w:t xml:space="preserve">« Une liberté qui n’existait pas dans mon propre langage » Les mélodies en langue française de Benjamin Britten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de la BNU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue du Conservatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144la⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05117321v1</w:t>
+                <w:t xml:space="preserve">hal-04976857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Elles ne sont plus seules » : l’Union des femmes artistes musiciennes, laboratoire de nouvelles socialisations professionnelles au début du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -726,51 +726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrating Women Pianists’ Careers in Interwar France through Simone Plé’s Le Rôle des femmes dans les carrières musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Perspectives on Women Pianists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydell &amp; Brewer Ltd, pp.237-255, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -908,51 +908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Travaillez jeunes gens » : description du concours du Conservatoire de Paris (1896-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannaël Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1166,385 +1166,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soroptimistes : un club féminin professionnel entre la France et les États-Unis (1924-1939)</w:t>
+                <w:t xml:space="preserve">Je m'en remets à votre conseil'. Des festivals de musique en concurrence dans la France de l'après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes artistes dans l’espace Atlantique : Migrations, Création, Émancipation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transatlantic cultures, Apr 2025, Abbaye de Royaumont, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029426v1</w:t>
+                <w:t xml:space="preserve">hal-05411145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queeriser le podcast</w:t>
+                <w:t xml:space="preserve">Soroptimistes : un club féminin professionnel entre la France et les États-Unis (1924-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire musi•queer. Pensée straight (im)pensée queer : à la source des mémoires musicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bibliothèque nationale de France - Paris, France</w:t>
+              <w:t xml:space="preserve">Femmes artistes dans l’espace Atlantique : Migrations, Création, Émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transatlantic cultures, Apr 2025, Abbaye de Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411214v1</w:t>
+                <w:t xml:space="preserve">hal-05029426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging the Reconstruction in French Music Festivals in the Regions (1945-1950)</w:t>
+                <w:t xml:space="preserve">Queeriser le podcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Plein Air: Soundscape of Ritual and Festivity in Europe and beyond from the Middle Ages to the Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Siena, Sep 2025, Siena, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire musi•queer. Pensée straight (im)pensée queer : à la source des mémoires musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bibliothèque nationale de France - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05286921v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Festivals as Time Warps in post-war France (1945-1955)</w:t>
+                <w:t xml:space="preserve">Staging the Reconstruction in French Music Festivals in the Regions (1945-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Musical Association Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Southampton, Sep 2025, Southampton (U.K.), United Kingdom</w:t>
+              <w:t xml:space="preserve">En Plein Air: Soundscape of Ritual and Festivity in Europe and beyond from the Middle Ages to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Siena, Sep 2025, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286917v1</w:t>
+                <w:t xml:space="preserve">hal-05286921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je m'en remets à votre conseil'. Des festivals de musique en concurrence dans la France de l'après-guerre</w:t>
+                <w:t xml:space="preserve">Music Festivals as Time Warps in post-war France (1945-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">Royal Musical Association Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southampton, Sep 2025, Southampton (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411145v1</w:t>
+                <w:t xml:space="preserve">hal-05286917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes journalistes dans les rubriques musicales pendant la Reconstruction</w:t>
               </w:r>
@@ -1888,51 +1888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrating women pianists’ careers in interwar France through Simone Plé’ 'Le rôle des femmes dans les carrières musicales' (1928)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women at the piano (1848-1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California Irvine, Mar 2023, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1951,234 +1951,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not alms but fees' : Creating a Labour Market for Women musicians in Interwar France</w:t>
+                <w:t xml:space="preserve">Une bibliothèque en représentation ? Les livres d’art de Benjamin Britten et Peter Pears: usages et collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Macé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinu Leccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender and Musicianship Study days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of the Arts Helsinki, Jan 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Les bibliothèques de compositeur.ices. Pratiques de lecture et espaces dynamiques de la création musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712641v1</w:t>
+                <w:t xml:space="preserve">hal-04712627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une bibliothèque en représentation ? Les livres d’art de Benjamin Britten et Peter Pears: usages et collection</w:t>
+                <w:t xml:space="preserve">Not alms but fees' : Creating a Labour Market for Women musicians in Interwar France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marinu Leccia</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les bibliothèques de compositeur.ices. Pratiques de lecture et espaces dynamiques de la création musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Gender and Musicianship Study days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of the Arts Helsinki, Jan 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712627v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women musicians unionising in early-20th century France: the case of the Union des artistes musiciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Conference on Women's Work in Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bangor, Sep 2021, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2455,51 +2455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union des femmes artistes musiciennes (1911-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dezède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2537,51 +2537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours de sortie (1896-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannaël Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2709,51 +2709,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E9C0818"/>
+    <w:nsid w:val="2FD68D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2940,51 +2940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apolline-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2896-6631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286672626" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napolitano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes-Labelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mac&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144la" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.8070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33979584.20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinu Leccia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/apolline-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2896-6631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286672626" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Napolitano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tranchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deshayes-Labelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Buffet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144la" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.8070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33979584.20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/HSCR.2025-16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinu Leccia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>