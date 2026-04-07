--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -66,411 +66,411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol to study the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
+                <w:t xml:space="preserve">Microbial network stability, not diversity, drives colonization resistance against Borrelia afzelii in Ixodes ricinus ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.103618. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (2), pp.102613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976824v1</w:t>
+                <w:t xml:space="preserve">hal-05551630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Live and Peptide-Based Antimicrobiota Vaccines on Ixodes ricinus Fitness, Microbiota, and Acquisition of Tick-Borne Pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Babesia bovis infection alters the composition and assembly of Rhipicephalus microplus midgut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Corona-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kratou</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Egri</w:t>
+                <w:t xml:space="preserve">Rodrigo Morales-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Maye</w:t>
+                <w:t xml:space="preserve">Consuelo Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (3), pp.206. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens14030206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1608409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976807v1</w:t>
+                <w:t xml:space="preserve">hal-05315931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Microbial Community Assembly: Insights on Vectors of Infectious Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 79 (1), pp.547-572. </w:t>
@@ -502,377 +502,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babesia bovis infection alters the composition and assembly of Rhipicephalus microplus midgut microbiota</w:t>
+                <w:t xml:space="preserve">Protocol to study the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Corona-Guerrero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Consuelo Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1608409⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.103618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315931v1</w:t>
+                <w:t xml:space="preserve">hal-04976824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Impact of Simultaneous or Sequential Coinfections With Borrelia afzelii and Tick‐Borne Encephalitis Virus on the Ixodes ricinus Microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Live and Peptide-Based Antimicrobiota Vaccines on Ixodes ricinus Fitness, Microbiota, and Acquisition of Tick-Borne Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Egri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Porcelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/ijm/7747795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14030206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142231v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional redundancy and niche specialization in honeybee and Varroa microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Štefánia Skičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolína Svobodová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (4), pp.795-810. </w:t>
@@ -936,77 +936,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Štefánia Skičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Baňas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolína Svobodová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1038,5716 +1038,5984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variations in the Microbiome of Hyalomma excavatum Ticks in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Impact of Simultaneous or Sequential Coinfections With Borrelia afzelii and Tick‐Borne Encephalitis Virus on the Ixodes ricinus Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-025-02597-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/ijm/7747795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315920v1</w:t>
+                <w:t xml:space="preserve">hal-05142231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the Jenner/Pasteur paradigm is insufficient for controlling vector-borne diseases and the role of microbiota-mediated interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Microbial network assembly in bat flies with differing host specificity from North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lamine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila D Sándor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Daniel Mihalca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Hornok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100291⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.2929-2946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-025-00720-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214438v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena Roháčková</w:t>
+                <w:t xml:space="preserve">Seasonal Variations in the Microbiome of Hyalomma excavatum Ticks in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-025-02597-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214923v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community variations in adult Hyalomma dromedarii ticks from single locations in Saudi Arabia and Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Denis-Abuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hanène Belkahia</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Roháčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1543560⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (9), pp.fiaf082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976810v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota‐driven vaccination in soft ticks: Implications for survival, fitness and reproductive capabilities in Ornithodoros moubata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why the Jenner/Pasteur paradigm is insufficient for controlling vector-borne diseases and the role of microbiota-mediated interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17506⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688364v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interactions of Rickettsia species with tick microbiota in Rh. sanguineus and Rh. turanicus</w:t>
+                <w:t xml:space="preserve">Microbial community variations in adult Hyalomma dromedarii ticks from single locations in Saudi Arabia and Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Belkahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-71539-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1543560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1543560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690776v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of Paenibacillus infection on the microbiota of Varroa destructor and Apis mellifera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Guild Dynamics and Pathogen Interactions in Hyalomma Ticks From Algerian Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39384⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.5384559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/tbed/5384559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764927v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential nested patterns of Anaplasma marginale and Coxiella-like endosymbiont across Rhipicephalus microplus ontogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential impact of Paenibacillus infection on the microbiota of Varroa destructor and Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štefánia Skičková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2024.127790⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e39384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633489v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guild Dynamics and Pathogen Interactions in Hyalomma Ticks From Algerian Cattle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Differential nested patterns of Anaplasma marginale and Coxiella-like endosymbiont across Rhipicephalus microplus ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constance Julie</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/tbed/5384559⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 286, pp.127790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2024.127790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828846v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia helvetica in C3H/HeN mice: A model for studying pathogen-host interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential interactions of Rickettsia species with tick microbiota in Rh. sanguineus and Rh. turanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.20674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-71539-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e37931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04815812v1</w:t>
+                <w:t xml:space="preserve">hal-04690776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of Jingmen tick virus in Corsica with a new generic RTqPCR system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Colmant</w:t>
+                <w:t xml:space="preserve">Rickettsia helvetica in C3H/HeN mice: A model for studying pathogen-host interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piorkowski</w:t>
+                <w:t xml:space="preserve">Tal Azagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Amaral</w:t>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maitre</w:t>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (1), 44 [10 p.]. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (18), pp.e37931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44298-024-00053-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e37931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139864v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota‐driven vaccination in soft ticks: Implications for survival, fitness and reproductive capabilities in Ornithodoros moubata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Janet Avellanet</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30914⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635887v1</w:t>
+                <w:t xml:space="preserve">hal-04688364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Plasmodium relictum Infection on the Colonization Resistance of Bird Gut Microbiota: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justė Aželytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens13010091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the impact of Anaplasma phagocytophilum infection on functional networks and community stability of the tick microbiome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Avellanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10123-023-00473-8⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538812v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of Anaplasma phagocytophilum on colonization resistance of Ixodes scapularis microbiota using network node manipulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">First detection of Jingmen tick virus in Corsica with a new generic RTqPCR system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cicculli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Colmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piorkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100177⟩</w:t>
+              <w:t xml:space="preserve">npj Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), 44 [10 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44298-024-00053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635884v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of bacterial interactions and community assembly in Babesia-infected Haemaphysalis longicornis following antibiotic treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dissecting the impact of Anaplasma phagocytophilum infection on functional networks and community stability of the tick microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Gonzaga Paulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03468-1⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.1205-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-023-00473-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690771v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic nesting of Anaplasma marginale in the microbial communities of Rhipicephalus microplus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the impact of Anaplasma phagocytophilum on colonization resistance of Ixodes scapularis microbiota using network node manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Belkis Corona-González</w:t>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11228⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.100177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557489v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested patterns of commensals and endosymbionts in microbial communities of mosquito vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justė Aželytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Žiegytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-024-03593-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Malaria Parasites Modulate Gut Microbiome Assembly in Canaries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of bacterial interactions and community assembly in Babesia-infected Haemaphysalis longicornis following antibiotic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11030563⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03468-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146456v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux hydrocarbures aromatiques polycycliques des maçons fumistes intervenant en métallurgie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic nesting of Anaplasma marginale in the microbial communities of Rhipicephalus microplus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkis Corona-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.e11228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04850612v1</w:t>
+                <w:t xml:space="preserve">hal-04557489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved core microbiota in managed and free-ranging Loxodonta africana elephants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1247719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1247719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination protocols affect the internal microbiota of ticks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition aux hydrocarbures aromatiques polycycliques des maçons fumistes intervenant en métallurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ratajski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-023-05812-2⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (4), pp.101796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358391v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical shift of the Aedes albopictus microbiota caused by antimicrobiota vaccine increases fecundity and egg-hatching rate in female mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 99 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04373000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota assembly of Gotland varroa-surviving honey bees excludes major viral pathogens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decontamination protocols affect the internal microbiota of ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Fernández-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Pinecki-Socias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Thaduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2023.127418⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-023-05812-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04370020v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural differences in the gut microbiome of bats using terrestrial vs. aquatic feeding resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+                <w:t xml:space="preserve">Avian Malaria Parasites Modulate Gut Microbiome Assembly in Canaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Žiegytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Attila D Sándor</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11030563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-023-02836-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04146750v1</w:t>
+                <w:t xml:space="preserve">hal-04146456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of bacterial community assembly over developmental stages and midgut of Dermanyssus gallinae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Frantová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-023-02244-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of salivary gland and midgut microbiome in the soft ticks Ornithodoros erraticus and Ornithodoros moubata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural differences in the gut microbiome of bats using terrestrial vs. aquatic feeding resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila D Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-023-02836-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1173609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04146807v1</w:t>
+                <w:t xml:space="preserve">hal-04146750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota assembly of Gotland varroa-surviving honey bees excludes major viral pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Radek Šíma</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Thaduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.127418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2023.127418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169559v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04370020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of salivary gland and midgut microbiome in the soft ticks Ornithodoros erraticus and Ornithodoros moubata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1173609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1173609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04150492v1</w:t>
+                <w:t xml:space="preserve">hal-04146807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthropod microbiota: shaping pathogen establishment and enabling control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Kopáček</w:t>
+                <w:t xml:space="preserve">Ryan Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Šíma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Arachnid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frchs.2023.1297733⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04373040v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector microbiota manipulation by host antibodies: the forgotten strategy to develop transmission-blocking vaccines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-05122-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03533913v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of parapoxvirus in Ixodidae ticks collected from cattle in Corsica, France</w:t>
+                <w:t xml:space="preserve">Arthropod microbiota: shaping pathogen establishment and enabling control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cicculli</w:t>
+                <w:t xml:space="preserve">Daniel Pavanelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazli Ayhan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Petr Kopáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vms3.700⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Arachnid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frchs.2023.1297733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576838v1</w:t>
+                <w:t xml:space="preserve">anses-04373040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Plant Microbiota a Driver of Resistance to the Vector-Borne Pathogen Xylella fastidiosa?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular detection of parapoxvirus in Ixodidae ticks collected from cattle in Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cicculli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Léa Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11121492⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.907-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vms3.700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144833v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight on the Effect of Yttria-Based Secondary Phases on Sintering and Electrical Behavior of Aluminum Nitride Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tabares-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11665-022-06588-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is Plant Microbiota a Driver of Resistance to the Vector-Borne Pathogen Xylella fastidiosa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15681-x⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11121492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942975v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental and dietary exposures on metals accumulation among the residents of a major industrial harbour (Fos-sur-Mer, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Pautasso</w:t>
+                <w:t xml:space="preserve">Vector microbiota manipulation by host antibodies: the forgotten strategy to develop transmission-blocking vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Montlevier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vaidas Palinauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 83 (2), pp.88-99. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-05122-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04850616v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of evidence for Crimean–Congo hemorrhagic fever virus in ticks collected from animals, Corsica, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ayhan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevan Mondoloni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Paoli</w:t>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2805.211996⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.11464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303296v1</w:t>
+                <w:t xml:space="preserve">anses-03942975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous generation, enhanced propagation and optical imprinting of quantized vortices and dark solitons in a polariton superfluid: Towards the control of quantum turbulence(a)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of environmental and dietary exposures on metals accumulation among the residents of a major industrial harbour (Fos-sur-Mer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pautasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maitre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Montlevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/24004⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (2), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705442v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical properties of a spark plasma sintered ZrC–SiC composite obtained by a precursor derived ceramic route</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.J. Clegg</w:t>
+                <w:t xml:space="preserve">Lack of evidence for Crimean–Congo hemorrhagic fever virus in ticks collected from animals, Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cicculli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevan Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.07.025⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.1035-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2805.211996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02549026v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemitters in a defect layer embedded in photonic crystals: synthesis and optical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Goldmann</w:t>
+                <w:t xml:space="preserve">Spontaneous generation, enhanced propagation and optical imprinting of quantized vortices and dark solitons in a polariton superfluid: Towards the control of quantum turbulence(a)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lerario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Koniakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caspian journal of applied mathematics, ecology and economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.24004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/24004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239004v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’exposition professionnelle aux HAPs par le dosage urinaire de 16 métabolites mono-hydroxylés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">Thermomechanical properties of a spark plasma sintered ZrC–SiC composite obtained by a precursor derived ceramic route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Ohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.03.436⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 643, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583153v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of the luminescence decay time for Lu2O3: Eu nanocrystals embedded in synthetic opal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. V. Tolmachev</w:t>
+                <w:t xml:space="preserve">Nanoemitters in a defect layer embedded in photonic crystals: synthesis and optical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. N. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guennouni-Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Caspian journal of applied mathematics, ecology and economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.33-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01236816v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l’exposition professionnelle aux HAPs par le dosage urinaire de 16 métabolites mono-hydroxylés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (3), pp.461-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.03.436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change of the luminescence decay time for Lu2O3: Eu nanocrystals embedded in synthetic opal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Gruzintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Emel'Chenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. V. Yermolayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Masalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Tolmachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (12), pp.2510-2517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783410120115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of the metabolic properties of human cells on the kinetic of formation of the major benzo a pyrene DNA adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (5), pp.579-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6757,598 +7025,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the vector microbiota for the control of vector-borne pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agronomy. Ecole Nationale Vétérinaire d'Alfort (ENVA), Alfort, FRA., 2024. English. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+              <w:t xml:space="preserve">Agronomy. École nationale vétérinaire - Alfort, 2024. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ENVA0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-05350413v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05350413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania. pp.11464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydes d'actinides à façon pour la fabrication de combustibles nucléaires de Génération IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 18 èmes Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bagnols-Sur-Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage de B4C par Spark Plasma SinteringModelisation numerique du procede et optimisation des nano-, microstructures pour l'amelioration des performances thermomecaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees des theses de l'Ecole Doctorale SIMME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma sintering influence des matieres premieres sur le frittage et les proprietes mecaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Annuelles du Groupe Francais de la Ceramique (GFC - 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02434034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7358,172 +7626,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse 2. Architecture, modes d'exploitation forestière et croissance démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pétrequin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites littoraux néolithiques de Clairvaux et de Chalain (Jura)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome III, (Vol. 1), Maison des Sciences de l'Homme, pp.309-315, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7670,51 +7938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kratou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14030206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-082024-094943" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Corona-Guerrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1608409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/7747795" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05462308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Svobodov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-024-00582-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ba&#328;as" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00699-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02597-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Selmi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Belkahia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1543560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17506" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corona-Guerrero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71539-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764927v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127790" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Julie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/5384559" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Azagi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cicculli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Colmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piorkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amaral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-024-00053-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Avellanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#279; A&#382;elyt&#279;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13010091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gonzaga Paulino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00473-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100177" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03468-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Corona-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11228" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita &#381;iegyt&#279;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03593-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030563" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratajski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1247719" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fern&#225;ndez-Ruiz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Pinecki-Socias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05812-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Thaduri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corduneanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D S&#225;ndor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02836-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hartmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Frantov&#225;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02244-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1173609" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavanelo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frchs.2023.1297733" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Palinauskas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05122-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cicculli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.700" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11121492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pautasso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montlevier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.02.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Mondoloni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2805.211996" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maitre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claude" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lerario" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koniakhin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pigeon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/24004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ohin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.07.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6FCNPNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Hong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guennouni-Assimi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Faure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236816v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Gruzintsev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Emel'Chenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Yermolayeva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Masalov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Tolmachev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783410120115" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C05C57FEDB7F84713EF9566F04FF14806D9DD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gateau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05350413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENVA0005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaigne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kratou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Corona-Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1608409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-082024-094943" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14030206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05462308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Svobodov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-024-00582-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ba&#328;as" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00699-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/7747795" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corduneanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Bendjeddou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D S&#225;ndor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Daniel Mihalca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Hornok" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00720-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02597-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Selmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Belkahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1543560" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Julie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/5384559" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39384" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127790" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corona-Guerrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71539-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Azagi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#279; A&#382;elyt&#279;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13010091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Avellanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30914" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cicculli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Colmant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piorkowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amaral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-024-00053-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gonzaga Paulino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00473-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita &#381;iegyt&#279;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03593-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03468-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Corona-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1247719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratajski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101796" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fern&#225;ndez-Ruiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Pinecki-Socias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05812-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030563" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hartmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Frantov&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02244-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02836-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Thaduri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127418" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1173609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavanelo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frchs.2023.1297733" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cicculli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.700" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11121492" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Palinauskas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05122-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pautasso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montlevier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.02.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Mondoloni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paoli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2805.211996" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maitre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lerario" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koniakhin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pigeon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/24004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ohin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.07.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6FCNPNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Hong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guennouni-Assimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Gruzintsev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Emel'Chenko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Yermolayeva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Masalov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Tolmachev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783410120115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C05C57FEDB7F84713EF9566F04FF14806D9DD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gateau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05350413v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENVA0005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaigne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>