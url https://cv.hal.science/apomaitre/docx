--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -234,1099 +234,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babesia bovis infection alters the composition and assembly of Rhipicephalus microplus midgut microbiota</w:t>
+                <w:t xml:space="preserve">Protocol to study the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Corona-Guerrero</w:t>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Consuelo Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1608409⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.103618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315931v1</w:t>
+                <w:t xml:space="preserve">hal-04976824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Microbial Community Assembly: Insights on Vectors of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Live and Peptide-Based Antimicrobiota Vaccines on Ixodes ricinus Fitness, Microbiota, and Acquisition of Tick-Borne Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Egri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dasiel Obregon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-micro-082024-094943⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14030206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401290v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol to study the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Babesia bovis infection alters the composition and assembly of Rhipicephalus microplus midgut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Corona-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+                <w:t xml:space="preserve">Rodrigo Morales-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Consuelo Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.103618. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1608409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976824v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Live and Peptide-Based Antimicrobiota Vaccines on Ixodes ricinus Fitness, Microbiota, and Acquisition of Tick-Borne Pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding Microbial Community Assembly: Insights on Vectors of Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Maye</w:t>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (3), pp.206. </w:t>
+              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (1), pp.547-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens14030206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-micro-082024-094943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976807v1</w:t>
+                <w:t xml:space="preserve">hal-05401290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy and niche specialization in honeybee and Varroa microbiomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Impact of Simultaneous or Sequential Coinfections With Borrelia afzelii and Tick‐Borne Encephalitis Virus on the Ixodes ricinus Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Štefánia Skičková</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10123-024-00582-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/ijm/7747795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05462308v1</w:t>
+                <w:t xml:space="preserve">hal-05142231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic variation in the microbiome of Varroa destructor in the neighbouring countries Slovakia and Czechia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Functional redundancy and niche specialization in honeybee and Varroa microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Štefánia Skičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Baňas</w:t>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.795-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10123-025-00699-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10123-024-00582-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214455v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05462308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Impact of Simultaneous or Sequential Coinfections With Borrelia afzelii and Tick‐Borne Encephalitis Virus on the Ixodes ricinus Microbiota</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial network assembly in bat flies with differing host specificity from North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Porcelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lamine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila D Sándor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Daniel Mihalca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Hornok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/ijm/7747795⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.2929-2946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-025-00720-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142231v1</w:t>
+                <w:t xml:space="preserve">hal-05401286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial network assembly in bat flies with differing host specificity from North Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrei Daniel Mihalca</w:t>
+                <w:t xml:space="preserve">Geographic variation in the microbiome of Varroa destructor in the neighbouring countries Slovakia and Czechia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štefánia Skičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sándor Hornok</w:t>
+                <w:t xml:space="preserve">Miroslav Baňas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.2929-2946. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10123-025-00720-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10123-025-00699-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401286v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Variations in the Microbiome of Hyalomma excavatum Ticks in Algeria</w:t>
               </w:r>
@@ -1338,64 +1338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1440,295 +1440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Why the Jenner/Pasteur paradigm is insufficient for controlling vector-borne diseases and the role of microbiota-mediated interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helena Roháčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214923v1</w:t>
+                <w:t xml:space="preserve">hal-05214438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the Jenner/Pasteur paradigm is insufficient for controlling vector-borne diseases and the role of microbiota-mediated interactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Denis-Abuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Roháčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.100291. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (9), pp.fiaf082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214438v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community variations in adult Hyalomma dromedarii ticks from single locations in Saudi Arabia and Tunisia</w:t>
               </w:r>
@@ -1842,338 +1842,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guild Dynamics and Pathogen Interactions in Hyalomma Ticks From Algerian Cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+                <w:t xml:space="preserve">Microbiota‐driven vaccination in soft ticks: Implications for survival, fitness and reproductive capabilities in Ornithodoros moubata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constance Julie</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/tbed/5384559⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828846v1</w:t>
+                <w:t xml:space="preserve">hal-04688364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of Paenibacillus infection on the microbiota of Varroa destructor and Apis mellifera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rickettsia helvetica in C3H/HeN mice: A model for studying pathogen-host interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Azagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.e39384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39384⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 10 (18), pp.e37931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e37931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764927v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential nested patterns of Anaplasma marginale and Coxiella-like endosymbiont across Rhipicephalus microplus ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,880 +2195,880 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 286, pp.127790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micres.2024.127790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interactions of Rickettsia species with tick microbiota in Rh. sanguineus and Rh. turanicus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential impact of Paenibacillus infection on the microbiota of Varroa destructor and Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štefánia Skičková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e39384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-71539-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04690776v1</w:t>
+                <w:t xml:space="preserve">hal-04764927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia helvetica in C3H/HeN mice: A model for studying pathogen-host interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guild Dynamics and Pathogen Interactions in Hyalomma Ticks From Algerian Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tal Azagi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+                <w:t xml:space="preserve">Constance Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e37931⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.5384559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/tbed/5384559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815812v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota‐driven vaccination in soft ticks: Implications for survival, fitness and reproductive capabilities in Ornithodoros moubata</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential interactions of Rickettsia species with tick microbiota in Rh. sanguineus and Rh. turanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.20674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-71539-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688364v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Plasmodium relictum Infection on the Colonization Resistance of Bird Gut Microbiota: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">First detection of Jingmen tick virus in Corsica with a new generic RTqPCR system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justė Aželytė</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+                <w:t xml:space="preserve">V. Cicculli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Colmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piorkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens13010091⟩</w:t>
+              <w:t xml:space="preserve">npj Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), 44 [10 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44298-024-00053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529152v1</w:t>
+                <w:t xml:space="preserve">hal-05139864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Plasmodium relictum Infection on the Colonization Resistance of Bird Gut Microbiota: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janet Avellanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30914⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13010091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635887v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of Jingmen tick virus in Corsica with a new generic RTqPCR system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Amaral</w:t>
+                <w:t xml:space="preserve">Exploring the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maitre</w:t>
+                <w:t xml:space="preserve">Janet Avellanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (1), 44 [10 p.]. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44298-024-00053-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139864v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the impact of Anaplasma phagocytophilum infection on functional networks and community stability of the tick microbiome</w:t>
               </w:r>
@@ -3093,64 +3093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (4), pp.1205-1218. </w:t>
@@ -3201,51 +3201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of Anaplasma phagocytophilum on colonization resistance of Ixodes scapularis microbiota using network node manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,364 +3316,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested patterns of commensals and endosymbionts in microbial communities of mosquito vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justė Aželytė</w:t>
+                <w:t xml:space="preserve">Disruption of bacterial interactions and community assembly in Babesia-infected Haemaphysalis longicornis following antibiotic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rita Žiegytė</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03593-x⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03468-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764916v1</w:t>
+                <w:t xml:space="preserve">hal-04690771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of bacterial interactions and community assembly in Babesia-infected Haemaphysalis longicornis following antibiotic treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kratou</w:t>
+                <w:t xml:space="preserve">Nested patterns of commensals and endosymbionts in microbial communities of mosquito vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Žiegytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.322. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03468-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03593-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690771v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic nesting of Anaplasma marginale in the microbial communities of Rhipicephalus microplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkis Corona-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3718,2115 +3718,2115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved core microbiota in managed and free-ranging Loxodonta africana elephants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+                <w:t xml:space="preserve">Avian Malaria Parasites Modulate Gut Microbiome Assembly in Canaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Žiegytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1247719⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11030563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356492v1</w:t>
+                <w:t xml:space="preserve">hal-04146456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux hydrocarbures aromatiques polycycliques des maçons fumistes intervenant en métallurgie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical shift of the Aedes albopictus microbiota caused by antimicrobiota vaccine increases fecundity and egg-hatching rate in female mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101796⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850612v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04373000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical shift of the Aedes albopictus microbiota caused by antimicrobiota vaccine increases fecundity and egg-hatching rate in female mosquitoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Decontamination protocols affect the internal microbiota of ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Fernández-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Pinecki-Socias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad140⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-023-05812-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04373000v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination protocols affect the internal microbiota of ticks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition aux hydrocarbures aromatiques polycycliques des maçons fumistes intervenant en métallurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratajski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Fernández-Ruiz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-023-05812-2⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (4), pp.101796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358391v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Malaria Parasites Modulate Gut Microbiome Assembly in Canaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+                <w:t xml:space="preserve">Conserved core microbiota in managed and free-ranging Loxodonta africana elephants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (3), pp.563. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1247719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11030563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1247719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146456v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of bacterial community assembly over developmental stages and midgut of Dermanyssus gallinae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural differences in the gut microbiome of bats using terrestrial vs. aquatic feeding resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helena Frantová</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila D Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-023-02244-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-023-02836-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146831v1</w:t>
+                <w:t xml:space="preserve">hal-04146750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural differences in the gut microbiome of bats using terrestrial vs. aquatic feeding resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+                <w:t xml:space="preserve">Gut microbiota assembly of Gotland varroa-surviving honey bees excludes major viral pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Attila D Sándor</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Thaduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.93. </w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.127418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-023-02836-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2023.127418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146750v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04370020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota assembly of Gotland varroa-surviving honey bees excludes major viral pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+                <w:t xml:space="preserve">Variation of bacterial community assembly over developmental stages and midgut of Dermanyssus gallinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivas Thaduri</w:t>
+                <w:t xml:space="preserve">Helena Frantová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 274, pp.127418. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2023.127418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-023-02244-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04370020v1</w:t>
+                <w:t xml:space="preserve">hal-04146831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of salivary gland and midgut microbiome in the soft ticks Ornithodoros erraticus and Ornithodoros moubata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Arthropod microbiota: shaping pathogen establishment and enabling control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pavanelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kopáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1173609⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Arachnid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frchs.2023.1297733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146807v1</w:t>
+                <w:t xml:space="preserve">anses-04373040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of salivary gland and midgut microbiome in the soft ticks Ornithodoros erraticus and Ornithodoros moubata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Radek Šíma</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.151. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1173609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1173609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169559v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Šíma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150492v1</w:t>
+                <w:t xml:space="preserve">hal-04169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthropod microbiota: shaping pathogen establishment and enabling control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petr Kopáček</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Arachnid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frchs.2023.1297733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04373040v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of parapoxvirus in Ixodidae ticks collected from cattle in Corsica, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vector microbiota manipulation by host antibodies: the forgotten strategy to develop transmission-blocking vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cicculli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Vaidas Palinauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vms3.700⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-05122-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576838v1</w:t>
+                <w:t xml:space="preserve">hal-03533913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight on the Effect of Yttria-Based Secondary Phases on Sintering and Electrical Behavior of Aluminum Nitride Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tabares-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
+                <w:t xml:space="preserve">P. Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11665-022-06588-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Plant Microbiota a Driver of Resistance to the Vector-Borne Pathogen Xylella fastidiosa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (12), pp.1492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens11121492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector microbiota manipulation by host antibodies: the forgotten strategy to develop transmission-blocking vaccines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular detection of parapoxvirus in Ixodidae ticks collected from cattle in Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cicculli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.907-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-05122-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vms3.700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03533913v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
               </w:r>
@@ -5851,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5972,64 +5972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pautasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montlevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 83 (2), pp.88-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6063,77 +6063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of evidence for Crimean–Congo hemorrhagic fever virus in ticks collected from animals, Corsica, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cicculli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazli Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevan Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,51 +6895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the metabolic properties of human cells on the kinetic of formation of the major benzo a pyrene DNA adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,51 +7181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7280,51 +7280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydes d'actinides à façon pour la fabrication de combustibles nucléaires de Génération IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arab-Chapelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7388,64 +7388,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7509,51 +7509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kratou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Corona-Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1608409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-082024-094943" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14030206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05462308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Svobodov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-024-00582-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ba&#328;as" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00699-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/7747795" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corduneanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Bendjeddou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D S&#225;ndor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Daniel Mihalca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Hornok" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00720-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02597-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Selmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Belkahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1543560" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Julie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/5384559" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39384" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127790" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corona-Guerrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71539-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Azagi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#279; A&#382;elyt&#279;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13010091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Avellanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30914" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cicculli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Colmant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piorkowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amaral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-024-00053-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gonzaga Paulino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00473-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita &#381;iegyt&#279;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03593-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03468-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Corona-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1247719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratajski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101796" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad140" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fern&#225;ndez-Ruiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Pinecki-Socias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05812-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030563" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hartmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Frantov&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02244-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02836-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Thaduri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127418" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1173609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavanelo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frchs.2023.1297733" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cicculli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.700" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11121492" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Palinauskas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05122-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pautasso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montlevier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.02.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Mondoloni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paoli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2805.211996" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maitre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lerario" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koniakhin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pigeon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/24004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ohin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.07.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6FCNPNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Hong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guennouni-Assimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Gruzintsev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Emel'Chenko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Yermolayeva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Masalov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Tolmachev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783410120115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C05C57FEDB7F84713EF9566F04FF14806D9DD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gateau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05350413v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENVA0005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaigne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kratou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14030206" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Corona-Guerrero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1608409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-082024-094943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/7747795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05462308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Svobodov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-024-00582-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corduneanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Bendjeddou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D S&#225;ndor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Daniel Mihalca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Hornok" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00720-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ba&#328;as" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00699-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02597-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100291" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Selmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Belkahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1543560" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17506" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Azagi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37931" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127790" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39384" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Julie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/5384559" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corona-Guerrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71539-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cicculli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Colmant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piorkowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amaral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-024-00053-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#279; A&#382;elyt&#279;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13010091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Avellanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30914" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gonzaga Paulino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00473-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03468-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita &#381;iegyt&#279;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03593-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Corona-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad140" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fern&#225;ndez-Ruiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Pinecki-Socias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05812-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratajski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101796" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1247719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02836-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Thaduri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127418" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hartmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Frantov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02244-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavanelo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frchs.2023.1297733" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1173609" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Palinauskas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05122-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11121492" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cicculli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.700" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pautasso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montlevier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.02.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Mondoloni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paoli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2805.211996" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maitre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lerario" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koniakhin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pigeon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/24004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ohin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.07.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6FCNPNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Hong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guennouni-Assimi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.436" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Gruzintsev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Emel'Chenko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Yermolayeva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Masalov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Tolmachev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783410120115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C05C57FEDB7F84713EF9566F04FF14806D9DD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gateau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05350413v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ENVA0005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaigne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delattre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>