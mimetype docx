--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
+                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Tretola</w:t>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Navarro-Martinez</w:t>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Vogiatzaki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.103269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941811v1</w:t>
+                <w:t xml:space="preserve">hal-02514850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
+                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tretola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Navarro-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Vogiatzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127, pp.103269. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.239-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514850v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
               </w:r>
@@ -536,77 +536,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -814,51 +814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Cavitation and Multiphase flows Workshop, Chania, Crete, Greece, June 24-27, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chania, Crete, Greece. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1155,51 +1155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02333782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02333782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>