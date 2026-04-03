--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -2000,446 +2000,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSCG 3 - Management et contrôle de gestion</w:t>
+                <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tahar</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782100805433</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse de l'Université Laval. 1er trimestre, 2019, Gouvernance de l'action publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937477v1</w:t>
+                <w:t xml:space="preserve">hal-01905961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de gestion</w:t>
+                <w:t xml:space="preserve">Management et contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Gualino, MementoLMD et exercices, octobre, 217 pages, 2019, 978-2-297-06247-3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod, collection DSCG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782100805433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265507v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
+                <w:t xml:space="preserve">Exercices corrigés de contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Gualino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 228 p., 2019, Les Zoom's, 1ère édition, 978-2-297-03890-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Giauque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01905961v1</w:t>
+                <w:t xml:space="preserve">hal-04032757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et contrôle de gestion</w:t>
+                <w:t xml:space="preserve">Contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782100805433</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino, MementoLMD et exercices, octobre, 217 pages, 2019, 978-2-297-06247-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266126v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercices corrigés de contrôle de gestion</w:t>
+                <w:t xml:space="preserve">DSCG 3 - Management et contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Omont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782100805433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition Gualino</w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04032757v1</w:t>
+                <w:t xml:space="preserve">hal-02937477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exos LMD - Contrôle de gestion - Principes du contrôle de gestion - Gestion prévisionnelle et budgétaire - Analyse des écarts - Tableaux de bord de pilotage de la performance - 64 exercices corrigés</w:t>
               </w:r>
@@ -2672,195 +2672,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les logiques d’autonomie et de conformité ou le paradoxe du déploiement des dispositifs de contrôle de gestion dans les établissements d’enseignement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manager pour mieux contrôler : le paradoxe des usages des dispositifs de gestion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aurélien Ragaigne, Yves Emery, David Giauque. </w:t>
+              <w:t xml:space="preserve">Ragaigne, Aurélien; Emery, Yves; Giauque, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.197-220, 2019, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.65-79, 2019, Collection Gouvernance et gestion publique, 978-2-7637-4110-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415339v1</w:t>
+                <w:t xml:space="preserve">hal-02265506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager pour mieux contrôler : le paradoxe des usages des dispositifs de gestion publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer les logiques d’autonomie et de conformité ou le paradoxe du déploiement des dispositifs de contrôle de gestion dans les établissements d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hasrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ragaigne, Aurélien; Emery, Yves; Giauque, David. </w:t>
+              <w:t xml:space="preserve">Aurélien Ragaigne, Yves Emery, David Giauque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.65-79, 2019, Collection Gouvernance et gestion publique, 978-2-7637-4110-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.197-220, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1gbrxfn.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265506v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informer, influencer : un dilemme récurrent des managers ?</w:t>
               </w:r>
@@ -3209,51 +3209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAC3FB94"/>
+    <w:nsid w:val="313CF121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3440,51 +3440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aragaigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8370-8068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153060573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.021.0064b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523231158244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-02-2020-0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.382.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00403" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.051.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.172.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Omont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gond Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297062442" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297091435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/dscg-3-management-et-controle-gestion-manuel-reforme-expertise-comptable-2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exercices-corriges-de-controle-de-gestion/9782297038904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exos-lmd-controle-de-gestion/9782297062473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816534" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hasrouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1gbrxfn.16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aragaigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8370-8068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153060573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.021.0064b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523231158244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-02-2020-0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.382.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00403" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.051.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.172.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Omont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gond Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297062442" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297091435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/dscg-3-management-et-controle-gestion-manuel-reforme-expertise-comptable-2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exercices-corriges-de-controle-de-gestion/9782297038904" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exos-lmd-controle-de-gestion/9782297062473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816534" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hasrouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1gbrxfn.16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>