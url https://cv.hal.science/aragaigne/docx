--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -3209,51 +3209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="313CF121"/>
+    <w:nsid w:val="7841BC55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>