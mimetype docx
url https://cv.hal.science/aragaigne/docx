--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aurélien Ragaigne </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Université de Rennes 1Centre de Recherche en Économie et Management (CREM - UMR CNRS 6211)11 rue Jean Macé - CS 70803 35708 RENNES Cedex 7 - FRANCE</w:t>
+        <w:t xml:space="preserve">Université de RennesCentre de Recherche en Économie et Management (CREM - UMR CNRS 6211)11 rue Jean Macé - CS 70803 35708 RENNES Cedex 7 - FRANCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -143,2787 +143,3497 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur agrégé des Universités en Sciences de gestion - Université de Rennes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titulaire d'une maitrise en comptabilité, je suis devenu enseignant en 2003 à la suite de ma réussite au concours d'agrégation économie-gestion option comptabilité. J'ai ensuite entamé un parcours recherche avec une thèse soutenu publiquement en 2010 à l'Université d'Orléans sur le thème des fonctions de l'évaluation de la satisfaction des usagers, sous la direction de Marc Nikitin, travail doctoral qui m'a permis d'engager un premier niveau de réflexion sur ces dualités qui traversent la gestion. Je défendais alors la thèse que les logiques de discipline et d'apprentissage étaient deux fonctions complémentaires et comme devant être articulées.Ensuite, j'ai intégré l'Université de Poitiers en 2011 où la rencontre de collègues spécialistes de question de management et de gestion des ressources humaines et plus largement de rencontres de collègues en SHS m'ont amené à m'intéresser aux enjeux de tensions, de paradoxes. J'ai alors travaillé à mieux coupler le volet recherche avec nos activités d'enseignement.J'ai intégré l'Université de Rennes en 2022, suite à la réussite du concours agrégation du supérieur en sciences de gestion et du management. Je travaille actuellement sur la manière dont l'évaluation de l'impact extra-financier doit être analysée comme un moyen de transcendance des tensions et des paradoxes organisationnels. Je continue ce travail d'association des liens entre recherche et enseignement en imaginant des dispositifs pédagogiques incitant à réflechir autour des conditions de cette transcendance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de la comptabilité : Pédagogie, Organisations et Société</w:t>
+                <w:t xml:space="preserve">Évaluer l’impact extra-financier : tensions et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14126⟩</w:t>
+              <w:t xml:space="preserve">Revue Audiovisuelle de la Valorisation des Savoirs Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, vol. 3 (3), pp.15-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ravs.003.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105161v1</w:t>
+                <w:t xml:space="preserve">hal-05613894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion , Marc Bollecker et Angèle Renaud (2023), Vuibert, 272 pages.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’enseignement de la comptabilité : Pédagogie, Organisations et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (3), pp.67-69. </w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, NS-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/accra.021.0064b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891519v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comply while keeping your autonomy, or the art of managing paradox through dialogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion , Marc Bollecker et Angèle Renaud (2023), Vuibert, 272 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Administrative Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (4), pp.002085232311582. </w:t>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.67-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00208523231158244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/accra.021.0064b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023243v1</w:t>
+                <w:t xml:space="preserve">hal-04891519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing both the empowering and constraining effects of performance measurement: a levers of control perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Liste des comptes du PCG : un attachement réaffirmé par l’ANC et un enjeu pour l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737976v1</w:t>
+                <w:t xml:space="preserve">hal-05613985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les personnels techniques des collèges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comply while keeping your autonomy, or the art of managing paradox through dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.382.0135⟩</w:t>
+              <w:t xml:space="preserve">International Review of Administrative Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (4), pp.002085232311582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00208523231158244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737972v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les effets indésirables de la mesure de la performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Managing both the empowering and constraining effects of performance measurement: a levers of control perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00403⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.622-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-02-2020-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937471v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes organisationnels et le déploiement des outils de gestion : leçons issues de deux études de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gérer les personnels techniques des collèges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.2890⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 38 (2), pp.135-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.382.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928995v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes, modes de régulation et perspectives théoriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+                <w:t xml:space="preserve">Comprendre les effets indésirables de la mesure de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 44 (274), pp.71-75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00265⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (285), pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474586v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager les personnels des collèges placés sous double autorité ou la gestion d’une situation de dialogue imposée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les paradoxes organisationnels et le déploiement des outils de gestion : leçons issues de deux études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00247⟩</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925356v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les agents des collèges en situation de double autorité, entre risques et opportunités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Paradoxes, modes de régulation et perspectives théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.051.0045⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (274), pp.71-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266387v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire de comptabilité - Compter/conter l'entreprise de Bernard Colasse, La découverte Grand Repères, avril 2015, 220 pages, avril dans la Revue Comptabilité Contrôle Audit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Manager les personnels des collèges placés sous double autorité ou la gestion d’une situation de dialogue imposée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (275), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02265502v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer sans mesurer : pourquoi les managers publics gèrent-ils sans indicateur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gérer les agents des collèges en situation de double autorité, entre risques et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (5-1), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.051.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01245560v1</w:t>
+                <w:t xml:space="preserve">hal-02266387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrain and Empower: The Dual Dimension of Control Tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dictionnaire de comptabilité - Compter/conter l'entreprise de Bernard Colasse, La découverte Grand Repères, avril 2015, 220 pages, avril dans la Revue Comptabilité Contrôle Audit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (2), pp.9-37. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.202.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01940529v1</w:t>
+                <w:t xml:space="preserve">hal-02265502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des discours sur l’évaluation des services publics par la satisfaction des usagers : une analyse comparative France et Royaume-Uni sur la période 1980-2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gérer sans mesurer : pourquoi les managers publics gèrent-ils sans indicateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.325-342</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01183190v1</w:t>
+                <w:t xml:space="preserve">halshs-01245560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctions de l’évaluation des services publics par la satisfaction des usagers, entre discipline et apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Constrain and Empower: The Dual Dimension of Control Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17, pp.113-136. </w:t>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.9-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.172.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cca.202.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107769v1</w:t>
+                <w:t xml:space="preserve">hal-01940529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évolution des discours sur l’évaluation des services publics par la satisfaction des usagers : une analyse comparative France et Royaume-Uni sur la période 1980-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.325-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions de l’évaluation des services publics par la satisfaction des usagers, entre discipline et apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.172.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrôler à distance la satisfaction des usagers des services publics locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, numéro spécial, 158 (mars-avril), pp.68-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+        <w:t xml:space="preserve">Ouvrages (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas de compta - 10 récits pour enrichir sa pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extra-Financial Indicators and Corporate Management: Transcending Organizational Tensions and Paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod, 2024, 9782100851638</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Routledge, 1, 2026, 978-1-041-00849-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003611943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674602v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSCG 3 Management et contrôle de gestion - Fiches 2023-2024 - 2e édition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluer l'impact extra-financier des organisations : la nécessaire gestion des tensions et des paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rainelli-Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Éditions - Questions de Société, 283, 2025, 978-2-38630-292-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.ragai.2025.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04382637v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSCG 3 Management et contrôle de gestion - 2e édition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cas de compta - 10 récits pour enrichir sa pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Dunod, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2024, 9782100851638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04382627v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de gestion : Principes du contrôle de gestion Gestion prévisionnelle et budgétaire - Analyse des écarts - Tableaux de bord et pilotage de la performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les dilemmes de l'enseignant en comptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.224, 2022, Mémentos, 9782297062442</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 978-2-3260-0335-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04031785v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de gestion : Les points clés des techniques et des outils du contrôle de gestion et de leurs récentes évolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DSCG 3 Management et contrôle de gestion - Fiches 2023-2024 - 2e édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 48 p., 2020, En Poche, 978-2-297-09143-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2023, Expert Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032103v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04382637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DSCG 3 Management et contrôle de gestion - 2e édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Emery</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presse de l'Université Laval. 1er trimestre, 2019, Gouvernance de l'action publique</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Omont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gond Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01905961v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04382627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et contrôle de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contrôle de gestion : Principes du contrôle de gestion Gestion prévisionnelle et budgétaire - Analyse des écarts - Tableaux de bord et pilotage de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod, collection DSCG</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782100805433</w:t>
+                <w:t xml:space="preserve">Caroline Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualino-Lextenso éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224, 2022, Mémentos, 9782297062442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02266126v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercices corrigés de contrôle de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contrôle de gestion : Les points clés des techniques et des outils du contrôle de gestion et de leurs récentes évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 228 p., 2019, Les Zoom's, 1ère édition, 978-2-297-03890-4</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualino-Lextenso éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48 p., 2020, En Poche, 978-2-297-09143-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032757v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gualino, MementoLMD et exercices, octobre, 217 pages, 2019, 978-2-297-06247-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSCG 3 - Management et contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Omont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782100805433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exos LMD - Contrôle de gestion - Principes du contrôle de gestion - Gestion prévisionnelle et budgétaire - Analyse des écarts - Tableaux de bord de pilotage de la performance - 64 exercices corrigés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 224 p., 2017, Exos LMD, 2ème édition, 978-2-297-06247-3</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse de l'Université Laval. 1er trimestre, 2019, Gouvernance de l'action publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04032929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des collectivités territoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Management et contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.224, 2016, Fonction publique. Territoriale, ISSN 2496-526X, 978-2-297-04801-9</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod, collection DSCG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782100805433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940550v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exercices corrigés de contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Gualino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 228 p., 2019, Les Zoom's, 1ère édition, 978-2-297-03890-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exos LMD - Contrôle de gestion - Principes du contrôle de gestion - Gestion prévisionnelle et budgétaire - Analyse des écarts - Tableaux de bord de pilotage de la performance - 64 exercices corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Gualino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2017, Exos LMD, 2ème édition, 978-2-297-06247-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Management des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualino-Lextenso éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224, 2016, Fonction publique. Territoriale, ISSN 2496-526X, 978-2-297-04801-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager pour mieux contrôler : le paradoxe des usages des dispositifs de gestion publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluer conjointement les coûts économiques et environnementaux : le cas d'une opération d'autoconsommation collective en logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Évaluer l'impact extra-financier des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Éditions, pp.133-151, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.ragai.2025.01.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265506v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les logiques d’autonomie et de conformité ou le paradoxe du déploiement des dispositifs de contrôle de gestion dans les établissements d’enseignement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Hasrouri</w:t>
+                <w:t xml:space="preserve">L'évaluation de la durabilité dans les rapports de gestion : proposition d'une grille d'analyse des tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Fahouzia Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/j.ctv1gbrxfn.16⟩</w:t>
+              <w:t xml:space="preserve">Évaluer l'impact extra-financier des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Éditions, pp.249-272, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.ragai.2025.01.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415339v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'esprit critique : l'enseignant sur un chemin de crête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les managers en anthropocène coord Christophe Vignon, Caroline Ruiller et Rebecca Dickason</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 2, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager pour mieux contrôler : le paradoxe des usages des dispositifs de gestion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ragaigne, Aurélien; Emery, Yves; Giauque, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.65-79, 2019, Collection Gouvernance et gestion publique, 978-2-7637-4110-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer les logiques d’autonomie et de conformité ou le paradoxe du déploiement des dispositifs de contrôle de gestion dans les établissements d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hasrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Ragaigne, Yves Emery, David Giauque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manager les paradoxes dans le secteur public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.197-220, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1gbrxfn.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Informer, influencer : un dilemme récurrent des managers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire comme méthode, pour comprendre le management Mélangers en l'honneur du Professeur Marc Nikitin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Chapitre 7, p.54-68, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2933,100 +3643,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions de l'évaluation des services publics locaux par la satisfaction des usagers, entre apprentissage et discipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université d'Orléans, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00653161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3036,112 +3746,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3209,51 +3919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7841BC55"/>
+    <w:nsid w:val="A5CE5C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3440,51 +4150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aragaigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8370-8068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153060573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.021.0064b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523231158244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-02-2020-0021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.382.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00403" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.051.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.172.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Omont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gond Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297062442" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297091435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/dscg-3-management-et-controle-gestion-manuel-reforme-expertise-comptable-2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exercices-corriges-de-controle-de-gestion/9782297038904" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exos-lmd-controle-de-gestion/9782297062473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816534" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hasrouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1gbrxfn.16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aragaigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8370-8068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153060573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ravs.003.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14126" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.021.0064b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523231158244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-02-2020-0021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.382.0135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.051.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.172.0113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003611943" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rainelli-Weiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.ragai.2025.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Omont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gond Gautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297062442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297091435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/dscg-3-management-et-controle-gestion-manuel-reforme-expertise-comptable-2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exercices-corriges-de-controle-de-gestion/9782297038904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exos-lmd-controle-de-gestion/9782297062473" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.ragai.2025.01.0133" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Fahouzia Nebie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.ragai.2025.01.0249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hasrouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1gbrxfn.16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>