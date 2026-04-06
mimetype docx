--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -5642,51 +5642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECA9FC64"/>
+    <w:nsid w:val="95C7AC28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5790,51 +5790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B60EDE26"/>
+    <w:nsid w:val="2168EC10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5938,51 +5938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ECA5CEDA"/>
+    <w:nsid w:val="2CD31D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6086,51 +6086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="38EFD6E9"/>
+    <w:nsid w:val="509A06AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>