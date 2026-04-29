--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2753,320 +2753,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of age and experience on the reproductive performance and prenatal expenditure of resources in female fallow deer (Dama dama)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago Aragon</w:t>
+                <w:t xml:space="preserve">Antagonistic antiparasite defenses: nest defense and egg rejection in the magpie host of tje great spotted cuckoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Pérez-Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Aragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 77, pp.1717-1722</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (6), pp.707-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966305v1</w:t>
+                <w:t xml:space="preserve">hal-03966208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic antiparasite defenses: nest defense and egg rejection in the magpie host of tje great spotted cuckoo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+                <w:t xml:space="preserve">The effect of age and experience on the reproductive performance and prenatal expenditure of resources in female fallow deer (Dama dama)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina San José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Braza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 10 (6), pp.707-713</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77, pp.1717-1722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966208v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeny of cuckoos supports a polyphyletic origin on brood parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Pape Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12, pp.495-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5642,51 +5642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95C7AC28"/>
+    <w:nsid w:val="D6EE6D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5790,51 +5790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2168EC10"/>
+    <w:nsid w:val="D36E84E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5938,51 +5938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CD31D29"/>
+    <w:nsid w:val="DE591172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6086,51 +6086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="509A06AD"/>
+    <w:nsid w:val="83E2DCE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6326,51 +6326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr/fr/annuaire/santiago-aragon-6995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398871v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Aragon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.org.25.004.22608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Casado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine P&#233;quignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1184" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Morille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Villena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel R&#225;bano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dequaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Hortault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lorenzini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Jos&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Braza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250000309356500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dauphin-Villemant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maibeche Coisne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Boscameric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lafont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monti-Dedieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Soler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s P&#233;rez-Contreras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arag&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Fandos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnd Schreiber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagle Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aragon Santiago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Herran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#243;pez San Segundo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Frutos Esteban" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr/fr/annuaire/santiago-aragon-6995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398871v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Aragon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.org.25.004.22608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Casado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine P&#233;quignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1184" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Morille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Villena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel R&#225;bano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dequaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Hortault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lorenzini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Jos&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Braza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250000309356500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dauphin-Villemant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maibeche Coisne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Boscameric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lafont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monti-Dedieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Soler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s P&#233;rez-Contreras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arag&#243;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Fandos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnd Schreiber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagle Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aragon Santiago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Herran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#243;pez San Segundo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Frutos Esteban" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>