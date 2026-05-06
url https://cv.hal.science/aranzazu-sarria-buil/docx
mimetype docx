--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9583-8110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">060107278</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,515 +173,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La escritura-archivo de Felipe Orero. Historiar el movimiento español en los setenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Postmetropolis, Escritos. Reflexiones para un tiempo de acción (1974-1979), pp.I-CCXI, 2025, 979-13-991027-0-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05511298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultura y memoria &amp;quot;a la contra&amp;quot; / Eduardo Haro Ibars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Postmetropolis, Escritos. Reflexiones para un tiempo de acción (1974-1979), pp.I-CCXI, 2025, 979-13-991027-0-3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Postmetropolis Editorial, pp.349, 2016, 978-84-944500-2-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17448/16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militancias radicales. Narrar los sesenta y setenta desde el siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia González Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Postmetropolis Editorial, pp.349, 2016, 978-84-944500-2-0. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cecilia González y Aránzazu Sarría Buil. Postmetropolis Editorial - Prohistoria Ediciones, 344 p, 2016, Seleccion Metro, Pablo Sánchez León, 978-84-944500-5-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prensa, política e historia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522110v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Cecilia González Scavino</w:t>
+                <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ludec et Aránzazu Sarr\'ia Buil. PILAR Presse, pp.141, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prensa y compromiso político (I),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cecilia González y Aránzazu Sarría Buil. Postmetropolis Editorial - Prohistoria Ediciones, 344 p, 2016, Seleccion Metro, Pablo Sánchez León, 978-84-944500-5-1</w:t>
+              <w:t xml:space="preserve">PILAR, (Presse, Imprimés, Lecture dans l'Aire Romane), Université Bordeaux 3, pp.141, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La morfología de la prensa y del impreso: la función expresiva de las formas. Homenaje a Jean-Michel Desvois. Actes du colloque en hommage à Jean-Michel Desvois organisé au Collège d'Espagne (Paris), 16-17 octobre 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Ludec et Aránzazu Sarr\'ia Buil. PILAR Presse, pp.141, 2011</w:t>
+              <w:t xml:space="preserve">Nathalie Ludec et Aránzazu Sarría Buil. Presses Universitaires de Bordeaux / PILAR, pp.345, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aragón. Una identidad tierra adentro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PILAR, (Presse, Imprimés, Lecture dans l'Aire Romane), Université Bordeaux 3, pp.141, 2011</w:t>
+              <w:t xml:space="preserve">Anne Charlon et Aránzazu Sarr\'ia Buil. Hispanistica XX. Centre Interlangues Texte, Image, Langage, pp.259, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -670,2084 +691,2084 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El rapto de Europa y otros mitos en la obra de Josep Bartolí: antifascismo de acción en tiempos de guerra y de exilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Fernández Torres; Rebeca Viguera Ruiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los discursos visuales del cambio: rupturas y continuidades de la caricatura política en España (1923-1977)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ª, Ediciones Universidad Cantabria; Editorial de la Universidad de Cantabria, pp.293-323, 2025, 978-84-19897-04-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22429/Euc2025.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22429/Euc2025.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05511304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Comprendre le monde contemporain à travers le rôle de l’historien comme citoyen engagé dans son époque&amp;quot;. Homenaje a Marie-Claude Chaput (1944-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Aït-Bachir, Álvaro Fleites Marcos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La imagen de Europa en los medios de comunicación del mundo hispanófono y lusófono</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse, Imprimés, Lecture dans l'Aire Romane (PILAR), pp.431-441, 2023, 978-2-9565784-9-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26754/ojs_historiografias/hrht.201592408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26754/ojs_historiografias/hrht.201592408⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04595131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse, histoire et transition démocratique. Une autre approche de l'Espagne des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Blandin; François Robinet; Valérie Schafer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'histoire des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, 2019, 978-2-271-12535-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruedo ibérico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Aznar Soler; Idoia Murga Castro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1939. Exilio republicano español</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Justicia; Ministerio de Educación y Formación Profesional, 2019, 978-84-7787-501-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disidencia en el retorno militante radical : Frente Libertario (1970-1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aránzazu Sarría Buil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retornos del exilio republicano. Dilemas, experiencias y legados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Justicia, 2019, 978-84-7787-499-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El discurso antimilitarista en el periódico Combate como base para la crítica a la Transición</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wilhemi, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las otras protagonistas de la Transición: izquierda radical y movilizaciones sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación Salvador Seguí, pp.1189, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El referéndum de la OTAN y la emergencia del intelectual mediático</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ludec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (s. XIX-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, 2017, 978-2-9542554-4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuando las revistas de la Transición hacen historia. Algunas reflexiones sobre divulgación y conocimiento histórico del exilio republicano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damián González Madrid, Manuel Ortiz Heras, Juan Sisinio Pérez Garzón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Historia, lost in translation? XIII Congreso de la Asociación de Historia Contemporánea. Universidad de Castilla-La Mancha, Albacete, 21-23 septembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla-La Mancha, pp.3815, 2017, 978-84-9044-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las memorias de Cipriano Mera : el ejercicio de historiar una militancia política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cecilia González y Aránzazu Sarría Buil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Militancias radicales. Narrar los sesenta y setenta desde el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Postmetrópolis / Prohistoria, pp.209-236, 2016, 978-84-944500-5-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En los márgenes de la Transición</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Pérez Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Chaput, Julio Pérez-Serrano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transición española. Nuevos enfoques para un viejo debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Nueva, pp.355, 2015, Historia, 978-84-16170-10-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valores de la imagen en la construcción discursiva de la historia : las portadas de Tiempo de Historia (1974-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Colin, Pascale Peyraga, Isabelle Touton, Cristina Giménez Navarro, Marie-Pierre Ramouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico. Construcción, Deconstrucción, Reconstrucción</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Orbis Tertius, pp.69-95, 2015, 978-2-36783-063-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En los márgenes de la Transición. Revistas, discursos y proyectos políticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Marie-Claude Chaput, Julio Pérez-Serrano. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Chaput y Julio Pérez Serrano (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transición española. Nuevos enfoques para un viejo debate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biblioteca Nueva, pp.355, 2015, Historia, 978-84-16170-10-4</w:t>
+              <w:t xml:space="preserve">La transición española: nuevos enfoques para un viejo debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Nueva, pp.187-209, 2015, 978-84-16170-10-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edición y estudio de Eduardo Haro Ibars, Cultura y memoria “a la contra”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiempo de Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Múnich, 1962: del contubernio de la traición al congreso de la concordia. Metamorfosis de un acontecimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Antonio García Galindo; Pierre-Paul Grégorio; Nathalie Ludec; Natalia Meléndez Malavé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El estatuto del acontecimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PILAR, Presse, Imprimés, Lectures dans l'Aire Romane, pp.87-104, 2015, 978-2-9542554-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munich, 1962 : del contubernio de la traición al congreso de la concordia. Metamorfosis de un acontecimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Antonio García Galindo, Pierre-Paul Gregorio, Nathalie Ludec, Natalia Meléndez Malavé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El estatuto del acontecimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Málaga / PILAR, pp.87-106, 2015, 978-2-9542554-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cultura a la contra » o la vida cotidiana como lenguaje. Del encantamiento y otros desengaños en la España de finales de los setenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Rodríguez Infiesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Coignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las fuentes en la prensa: verdades, rumores y mentiras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En torno a la construcción y recuperación del exilio retornado a través de la figura de Claudio Sánchez Albornoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paloma Bravo et Alexandra Palau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures emblématiques de l'imaginaire politique espagnol à l'époque moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indigo, pp.89-122, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espacios contraculturales y horizontes de transgresión en el proceso de cambio social de los años setenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Democracia inocua. Lo que el posfranquismo ha hecho de nosotros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Ediciones Contratiempo, pp.213-263, 2014, Tiempos, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14610/T0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los tiempos de historia de Eduardo Haro Ibars, horizontes de transgresión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loff, Manuel and Molinero, Carmen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Societats en Canvi: Espayna i Portugal als anys setanta, Centre d'Estudis sobre les Epoques Franquista i Democràtica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Autònoma de Barcelona, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature et identité de l'exilé. L'emploi du pseudonyme par les Editions Ruedo ibérico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Bravo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Signature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.468, 2011, MPI Série Littéralité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajoblanco (1974-1980), cuando la forma quiere ser fondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ludec et Aránzazu Sarría Buil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La morfología de la prensa y del impreso: la función expresiva de las formas. Homenaje a Jean-Michel Desvois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PILAR - Presses Universitaires de Bordeaux, pp.149-175, 2010, 2-9516865-8-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse culturelle de la Transition espagnole. Modèle de changement ou exemple d‘intransition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desvois, Jean-Michel and Fournès, Ghislaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution, circulation et dépassement de modèles politiques et culturels et Péninsule Ibérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.465, 2009, Collection de l'Institut d'Etudes ibériques et ibéro-américaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atentados contra librerías en la España de los setenta, la expresión de una violencia política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaput; Marie-Claude and Peloille; Manuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sucesos, guerras, atentados. La escritura de la violencia y sus representaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.208, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atentados contra librerías en la España de los setenta: la expresión de una violencia política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaput, Marie-Claude y Peloille, Manuelle (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sucesos, guerras, atentados: la escritura de la violencia y sus representaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PILAR, Université Paris Oueste Nanterre La Défense, pp.115-144, 2009, 2-9516865-7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sátira y caricatura desde el exilio en torno a la figura del general Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Chaput y Manuelle Peloille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humor y política en el mundo hispánico contemporáneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-98, 2006, 2-9516865-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre (1971-1972), más allá del exilio español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Desvois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prensa, impresos, lectura en el mundo hispánico contemporáneo. Homenaje a Jean-François Botrel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PILAR - Presses Universitaires de Bordeaux, pp.475-488, 2005, 2-86781-375-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El &amp;quot;Boletín de Orientación Bibliográfica&amp;quot; del Ministerio de Información y Turismo y la editorial Ruedo ibérico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ludec y Françoise Dubosquet-Lairys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centros y periferias. Prensa, impresos y territorios en el mundo hispánico contemporáneo: homenaje a Jacqueline Covo-Maurice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-253, 2004, 2-9516865-3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2757,478 +2778,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Memorial del campo de Rivesaltes, un lugar donde descifrar los estratos del tiempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Con la A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le bilan et le devenir de l’histoire du temps présent. Une approche des pratiques en études germaniques et dans l’hispanisme en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiografías, Revista de historia y teoría</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.40-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26754/ojs_historiografias/hrht.20215717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reseñas de Libros / Book Reviews Chaput, Marie-Claude; Pérez Serrano, Julio, Civilisation espagnole contemporaine (1868- 2018). Paris, Presses Universitaires de France, Humensis, 2018, 336 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Actual Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.175 - 194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El movimiento antimilitarista en Combate, una lectura crítica de la Transición Historia de la LCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viento sur (Madrid)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La firma en el proceso identitario del exilio. Estudio sobre el empleo del seudónimo por la editorial Ruedo ibérico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laberintos. Revista de estudios sobre los exilios culturales españoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.71--106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ruptura malograda. Urgencia y reflexión en el proyecto político de la editorial Ruedo ibérico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarriá Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trocadero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.45-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25267/Trocadero.2006.i18.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3238,236 +3259,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prensa y medios de comunicación en la escritura de la historia del tiempo presente : Algunas consideraciones en torno a su institucionalización en el tránsito al siglo XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El historiador y la prensa. Homenaje a José Miguel Delgado Idarreta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Logroño, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuando las revistas de la Transición hacen historia. Algunas reflexiones sobre divulgación y conocimiento histórico del exilio republicano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Historia, Lost in Translation ? XIII Congreso de la Asociación de Historia Contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Albacete, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los tiempos de historia de Eduardo Haro Ibars, horizontes de transgresión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociedades diversas, sociedades en cambio : América Latina en perspectiva histórica : XII Encuentro-debate América Latina ayer y hoy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Barcelona, Nov 2009, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3477,151 +3498,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelectuales y Medios de Comunicación en los Espacios Hispanófono y Lusófono (siglos XIX-XXI) : Homenaje a Marie-Claude Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ait Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Intellectuels et Médias dans les Espaces Hispanophones et Lusophones ( XIXe-XXIe siècles). Hommage à Marie-Claude Chaput</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rennes, Pilar; Université Rennes 2, 347 p., 2017, 978-2-9542554-4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3689,51 +3710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2782CC86"/>
+    <w:nsid w:val="46D42258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aranzazu-sarria-buil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9583-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511298v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17448/16" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01065846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01065887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2025.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_historiografias/hrht.201592408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio P&#233;rez Serrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rodr&#237;guez Infiesta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coignard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14610/T0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_historiografias/hrht.20215717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarri&#225; Buil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Trocadero.2006.i18.03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubosquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aranzazu-sarria-buil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9583-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060107278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17448/16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01065846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01065887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2025.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_historiografias/hrht.201592408" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio P&#233;rez Serrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rodr&#237;guez Infiesta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coignard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14610/T0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_historiografias/hrht.20215717" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarri&#225; Buil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Trocadero.2006.i18.03" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubosquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>