--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -247,447 +247,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Militancias radicales. Narrar los sesenta y setenta desde el siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia González Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cecilia González y Aránzazu Sarría Buil. Postmetropolis Editorial - Prohistoria Ediciones, 344 p, 2016, Seleccion Metro, Pablo Sánchez León, 978-84-944500-5-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cultura y memoria &amp;quot;a la contra&amp;quot; / Eduardo Haro Ibars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Postmetropolis Editorial, pp.349, 2016, 978-84-944500-2-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17448/16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cecilia González Scavino</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prensa, política e historia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ludec et Aránzazu Sarr\'ia Buil. PILAR Presse, pp.141, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prensa y compromiso político (I),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cecilia González y Aránzazu Sarría Buil. Postmetropolis Editorial - Prohistoria Ediciones, 344 p, 2016, Seleccion Metro, Pablo Sánchez León, 978-84-944500-5-1</w:t>
+              <w:t xml:space="preserve">PILAR, (Presse, Imprimés, Lecture dans l'Aire Romane), Université Bordeaux 3, pp.141, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prensa, política e historia</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aragón. Una identidad tierra adentro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Ludec et Aránzazu Sarr\'ia Buil. PILAR Presse, pp.141, 2011</w:t>
+              <w:t xml:space="preserve">Anne Charlon et Aránzazu Sarr\'ia Buil. Hispanistica XX. Centre Interlangues Texte, Image, Langage, pp.259, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prensa y compromiso político (I),</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La morfología de la prensa y del impreso: la función expresiva de las formas. Homenaje a Jean-Michel Desvois. Actes du colloque en hommage à Jean-Michel Desvois organisé au Collège d'Espagne (Paris), 16-17 octobre 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PILAR, (Presse, Imprimés, Lecture dans l'Aire Romane), Université Bordeaux 3, pp.141, 2011</w:t>
+              <w:t xml:space="preserve">Nathalie Ludec et Aránzazu Sarría Buil. Presses Universitaires de Bordeaux / PILAR, pp.345, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065887v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02639136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1155,173 +1155,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cuando las revistas de la Transición hacen historia. Algunas reflexiones sobre divulgación y conocimiento histórico del exilio republicano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damián González Madrid, Manuel Ortiz Heras, Juan Sisinio Pérez Garzón. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Historia, lost in translation? XIII Congreso de la Asociación de Historia Contemporánea. Universidad de Castilla-La Mancha, Albacete, 21-23 septembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla-La Mancha, pp.3815, 2017, 978-84-9044-265-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El referéndum de la OTAN y la emergencia del intelectual mediático</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ludec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelectuales y medios de comunicación en los espacios hispanófono y lusófono (s. XIX-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, 2017, 978-2-9542554-4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522085v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02522086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las memorias de Cipriano Mera : el ejercicio de historiar una militancia política</w:t>
               </w:r>
@@ -1374,199 +1374,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valores de la imagen en la construcción discursiva de la historia : las portadas de Tiempo de Historia (1974-1982)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Colin, Pascale Peyraga, Isabelle Touton, Cristina Giménez Navarro, Marie-Pierre Ramouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagen y verdad en el mundo hispánico. Construcción, Deconstrucción, Reconstrucción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Orbis Tertius, pp.69-95, 2015, 978-2-36783-063-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En los márgenes de la Transición</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Pérez Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Chaput, Julio Pérez-Serrano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transición española. Nuevos enfoques para un viejo debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biblioteca Nueva, pp.355, 2015, Historia, 978-84-16170-10-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522138v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02522136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En los márgenes de la Transición. Revistas, discursos y proyectos políticos</w:t>
               </w:r>
@@ -1834,290 +1834,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espacios contraculturales y horizontes de transgresión en el proceso de cambio social de los años setenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Godicheau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democracia inocua. Lo que el posfranquismo ha hecho de nosotros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Ediciones Contratiempo, pp.213-263, 2014, Tiempos, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14610/T0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Cultura a la contra » o la vida cotidiana como lenguaje. Del encantamiento y otros desengaños en la España de finales de los setenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Rodríguez Infiesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Coignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las fuentes en la prensa: verdades, rumores y mentiras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En torno a la construcción y recuperación del exilio retornado a través de la figura de Claudio Sánchez Albornoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paloma Bravo et Alexandra Palau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures emblématiques de l'imaginaire politique espagnol à l'époque moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indigo, pp.89-122, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274284v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02626649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los tiempos de historia de Eduardo Haro Ibars, horizontes de transgresión</w:t>
               </w:r>
@@ -2316,246 +2316,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atentados contra librerías en la España de los setenta: la expresión de una violencia política</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaput, Marie-Claude y Peloille, Manuelle (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sucesos, guerras, atentados: la escritura de la violencia y sus representaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PILAR, Université Paris Oueste Nanterre La Défense, pp.115-144, 2009, 2-9516865-7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Esquisse culturelle de la Transition espagnole. Modèle de changement ou exemple d‘intransition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desvois, Jean-Michel and Fournès, Ghislaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution, circulation et dépassement de modèles politiques et culturels et Péninsule Ibérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.465, 2009, Collection de l'Institut d'Etudes ibériques et ibéro-américaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atentados contra librerías en la España de los setenta, la expresión de una violencia política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaput; Marie-Claude and Peloille; Manuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sucesos, guerras, atentados. La escritura de la violencia y sus representaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.208, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639178v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04705245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sátira y caricatura desde el exilio en torno a la figura del general Franco</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46D42258"/>
+    <w:nsid w:val="268C797B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3941,51 +3941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aranzazu-sarria-buil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9583-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060107278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17448/16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01065846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01065887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2025.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_historiografias/hrht.201592408" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio P&#233;rez Serrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rodr&#237;guez Infiesta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coignard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14610/T0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_historiografias/hrht.20215717" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarri&#225; Buil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Trocadero.2006.i18.03" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubosquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aranzazu-sarria-buil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9583-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060107278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421276v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17448/16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01065846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01065887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2025.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_historiografias/hrht.201592408" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02562806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Chaput" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio P&#233;rez Serrano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14610/T0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rodr&#237;guez Infiesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_historiografias/hrht.20215717" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarri&#225; Buil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Trocadero.2006.i18.03" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubosquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>