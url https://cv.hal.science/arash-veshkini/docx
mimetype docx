--- v0 (2026-04-02)
+++ v1 (2026-04-25)
@@ -887,204 +887,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver proteome profiling in dairy cows during the transition from gestation to lactation: Effects of supplementation with essential fatty acids and conjugated linoleic acids as explored by PLS-DA</w:t>
+                <w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Veshkini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harald M. Hammon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104436⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473225v1</w:t>
+                <w:t xml:space="preserve">hal-03650674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal liver proteome profiling in dairy cows during the transition from gestation to lactation: Investigating metabolic adaptations and their interactions with fatty acids supplementation via repeated measurements ANOVA-simultaneous component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Veshkini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald M. Hammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Sauerwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1125,191 +1125,191 @@
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 252, pp.104435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t>
+                <w:t xml:space="preserve">Liver proteome profiling in dairy cows during the transition from gestation to lactation: Effects of supplementation with essential fatty acids and conjugated linoleic acids as explored by PLS-DA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Veshkini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harald Hammon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald M. Hammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.5648. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.104436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650674v1</w:t>
+                <w:t xml:space="preserve">hal-03473225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating circulating miRNA in transition dairy cows: What miRNAomics tells about metabolic adaptation</w:t>
               </w:r>
@@ -2651,295 +2651,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver proteomics of dairy cows supplied with essential fatty acids and conjugated linoleic acids</w:t>
+                <w:t xml:space="preserve">Serum proteomics of dairy cows infused with essential fatty acids and conjugated linoleic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Veshkini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vogel Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trösher A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, virtual meeting, Dec 2020, virtual meeting, France. </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125809v1</w:t>
+                <w:t xml:space="preserve">hal-03125815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum proteomics of dairy cows infused with essential fatty acids and conjugated linoleic acids</w:t>
+                <w:t xml:space="preserve">Liver proteomics of dairy cows supplied with essential fatty acids and conjugated linoleic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Veshkini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harald Hammon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vogel Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trösher A.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t>
+              <w:t xml:space="preserve">, virtual meeting, Dec 2020, virtual meeting, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125815v1</w:t>
+                <w:t xml:space="preserve">hal-03125809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3197,51 +3197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Michelotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0867" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dengler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bachmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Liermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Helm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1351427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1495309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ceciliani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Michael Hammon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100757" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veshkini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gnott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vogel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kr&#246;ger-Koch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuchscherer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lazzari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gnott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.946211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mohammadi-Sangcheshmeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alamouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Kouhkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Salehi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02157-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghanem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Abazari-Kia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Mottaghi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-2017-AR986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shahrezaie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Nassiri Mansour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Nazari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hassannia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hosseini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2017.08.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Khadem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asadi Alamouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Soleimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199415000507" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-STMJMTZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Asadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khazabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-015-0439-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Hajarizadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jamshidi-Adegani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zhandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-014-0264-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Dehghani-Mohammadabadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-013-0159-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bachmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04199532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Michelotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0867" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dengler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bachmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Liermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Helm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1351427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1495309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ceciliani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Michael Hammon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100757" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veshkini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gnott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vogel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kr&#246;ger-Koch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuchscherer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lazzari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gnott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.946211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mohammadi-Sangcheshmeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alamouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Kouhkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Salehi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02157-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghanem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Abazari-Kia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Mottaghi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-2017-AR986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shahrezaie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Nassiri Mansour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Nazari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hassannia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hosseini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2017.08.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Khadem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asadi Alamouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Soleimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199415000507" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-STMJMTZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Asadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khazabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-015-0439-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Hajarizadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jamshidi-Adegani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zhandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-014-0264-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Dehghani-Mohammadabadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-013-0159-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bachmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04199532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>