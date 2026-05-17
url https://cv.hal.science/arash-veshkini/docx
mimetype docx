--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -887,338 +887,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t>
+                <w:t xml:space="preserve">Longitudinal liver proteome profiling in dairy cows during the transition from gestation to lactation: Investigating metabolic adaptations and their interactions with fatty acids supplementation via repeated measurements ANOVA-simultaneous component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Veshkini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Vogel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald M. Hammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Sauerwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnulf Tröscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.104435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650674v1</w:t>
+                <w:t xml:space="preserve">hal-03473221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal liver proteome profiling in dairy cows during the transition from gestation to lactation: Investigating metabolic adaptations and their interactions with fatty acids supplementation via repeated measurements ANOVA-simultaneous component analysis</w:t>
+                <w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Veshkini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnulf Tröscher</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 252, pp.104435. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473221v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver proteome profiling in dairy cows during the transition from gestation to lactation: Effects of supplementation with essential fatty acids and conjugated linoleic acids as explored by PLS-DA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Veshkini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald M. Hammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Hammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnulf Tröscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
@@ -3197,51 +3197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Michelotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0867" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dengler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bachmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Liermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Helm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1351427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1495309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ceciliani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Michael Hammon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100757" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veshkini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gnott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vogel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kr&#246;ger-Koch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuchscherer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lazzari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gnott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.946211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mohammadi-Sangcheshmeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alamouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Kouhkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Salehi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02157-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghanem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Abazari-Kia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Mottaghi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-2017-AR986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shahrezaie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Nassiri Mansour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Nazari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hassannia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hosseini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2017.08.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Khadem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asadi Alamouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Soleimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199415000507" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-STMJMTZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Asadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khazabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-015-0439-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Hajarizadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jamshidi-Adegani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zhandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-014-0264-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Dehghani-Mohammadabadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-013-0159-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bachmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04199532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tainara Michelotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0867" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dengler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bachmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Liermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Helm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1351427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1495309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ceciliani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Michael Hammon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100757" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veshkini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gnott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vogel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kr&#246;ger-Koch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuchscherer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lazzari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gnott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.946211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mohammadi-Sangcheshmeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alamouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Kouhkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Salehi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02157-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghanem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Abazari-Kia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Mottaghi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-2017-AR986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shahrezaie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Nassiri Mansour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Nazari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hassannia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hosseini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biologicals.2017.08.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Khadem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asadi Alamouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Soleimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199415000507" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-STMJMTZT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Asadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Khazabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-015-0439-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Hajarizadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jamshidi-Adegani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zhandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-014-0264-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Dehghani-Mohammadabadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-013-0159-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bachmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04199532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>