--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1190,277 +1190,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Fossile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872435v1</w:t>
+                <w:t xml:space="preserve">hal-02872790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du climat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
+              <w:t xml:space="preserve">Arctic Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872790v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1639,51 +1639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D38F10E5"/>
+    <w:nsid w:val="46D1DF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1870,51 +1870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arbia-jouini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4549-4027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275518760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04443921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arbia-jouini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4549-4027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275518760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04443921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>