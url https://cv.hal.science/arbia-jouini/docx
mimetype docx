--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -581,351 +581,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using lithium isotopes to model biological processes impacted by contamination</w:t>
+                <w:t xml:space="preserve">Optimized methods for the measurements of lithium isotopes in biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurine Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Orani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), France. pp.30848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.30848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393664v1</w:t>
+                <w:t xml:space="preserve">hal-05393651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized methods for the measurements of lithium isotopes in biological samples</w:t>
+                <w:t xml:space="preserve">Using lithium isotopes to model biological processes impacted by contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurine Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), France. pp.30848, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393651v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in high-precision lithium isotopic measurements with the NeomaTM MC-ICP-MS (ThermoFischer Sci.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montanes Maryline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAG; GS, Jul 2025, Prague (Czech Republic), France. pp.30701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1190,277 +1190,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du climat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
+              <w:t xml:space="preserve">Arctic Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872790v1</w:t>
+                <w:t xml:space="preserve">hal-02872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Fossile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872435v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1639,51 +1639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46D1DF02"/>
+    <w:nsid w:val="D0D61507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1870,51 +1870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arbia-jouini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4549-4027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275518760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04443921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arbia-jouini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4549-4027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275518760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04443921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>