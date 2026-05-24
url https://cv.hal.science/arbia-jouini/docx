--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -147,1320 +147,1320 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in high-precision lithium isotopic measurements with the Neoma™ MC-ICP-MS</w:t>
+                <w:t xml:space="preserve">Optimized methods for the measurements of lithium isotopes in biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurine Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vigier</w:t>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Orani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), France. pp.30848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.30848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510096v1</w:t>
+                <w:t xml:space="preserve">hal-05393651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining oceanic carbonate chemistry evolution during the Cretaceous-Paleogene transition: Combined benthic and planktonic calcium isotope records from the equatorial Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using lithium isotopes to model biological processes impacted by contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbia Jouini</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurine Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-04198247v1</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+                <w:t xml:space="preserve">Advances in high-precision lithium isotopic measurements with the NeomaTM MC-ICP-MS (ThermoFischer Sci.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbia Jouini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurine Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montanes Maryline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (7), pp.1933-1953. </w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAG; GS, Jul 2025, Prague (Czech Republic), France. pp.30701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biogeochemical disruptions across the Cretaceous-Paleogene boundary: insights from sulfur isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-1933-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02539484v1</w:t>
+                <w:t xml:space="preserve">Silvia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benthic foraminifera in the Storfjorden “sea-ice factory” as tracers of brine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Fossile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pusceddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foram-Nanno 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Fribourg, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Fossile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques du climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arctic Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tromso, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized methods for the measurements of lithium isotopes in biological samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advances in high-precision lithium isotopic measurements with the Neoma™ MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05393651v1</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5JA00426H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using lithium isotopes to model biological processes impacted by contamination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Constraining oceanic carbonate chemistry evolution during the Cretaceous-Paleogene transition: Combined benthic and planktonic calcium isotope records from the equatorial Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05393664v1</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in high-precision lithium isotopic measurements with the NeomaTM MC-ICP-MS (ThermoFischer Sci.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Fossile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Montanes Maryline</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Pusceddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...335 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (7), pp.1933-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-1933-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Howa</w:t>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-02872790v1</w:t>
+                <w:t xml:space="preserve">hal-02539484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1478,51 +1478,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations biogéochimiques à la limite Crétacé-Paléogène : apport des isotopes du Soufre et du Calcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1639,51 +1639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0D61507"/>
+    <w:nsid w:val="C345E804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1870,51 +1870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arbia-jouini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4549-4027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275518760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04443921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arbia-jouini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4549-4027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275518760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04443921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>