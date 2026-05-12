--- v0 (2026-04-08)
+++ v1 (2026-05-12)
@@ -282,295 +282,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01321334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemokine Receptor CXCR6 Controls the Functional Topography of Interleukin-22 Producing Intestinal Innate Lymphoid Cells</w:t>
+                <w:t xml:space="preserve">In vitro characterization of fluorescence by unbound excitation from luminescence: Broadening the scope of energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoko Satoh-Takayama</w:t>
+                <w:t xml:space="preserve">Alexandra Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Serafini</w:t>
+                <w:t xml:space="preserve">Florian Rückerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Verrier</w:t>
+                <w:t xml:space="preserve">Joseph Dragavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Renauld</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41, pp.776-788. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (2), pp.353-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2014.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01090414v1</w:t>
+                <w:t xml:space="preserve">pasteur-02616460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro characterization of fluorescence by unbound excitation from luminescence: Broadening the scope of energy transfer</w:t>
+                <w:t xml:space="preserve">The Chemokine Receptor CXCR6 Controls the Functional Topography of Interleukin-22 Producing Intestinal Innate Lymphoid Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Holland</w:t>
+                <w:t xml:space="preserve">Naoko Satoh-Takayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rückerl</w:t>
+                <w:t xml:space="preserve">Nicolas Serafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Dragavon</w:t>
+                <w:t xml:space="preserve">Thomas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Renauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66 (2), pp.353-361. </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.776-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02616460v1</w:t>
+                <w:t xml:space="preserve">pasteur-01090414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo excitation of nanoparticles using luminescent bacteria</w:t>
               </w:r>
@@ -1423,639 +1423,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence survey of major infectious abortive diseases in small ruminants in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection of pregnant mice against placental and splenic infection by three strains of Chlamydophila abortus with a live 1B vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouakane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 156 (7), pp.395-401</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 157 (24), pp.771-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678371v1</w:t>
+                <w:t xml:space="preserve">hal-02671041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of pregnant mice against placental and splenic infection by three strains of Chlamydophila abortus with a live 1B vaccine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroprevalence survey of major infectious abortive diseases in small ruminants in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Thabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dlissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bouakane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 157 (24), pp.771-774</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 156 (7), pp.395-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671041v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of live Chlamydophila abortus vaccine 1B in protecting mice placentas and foetuses against strains of Chlamydophila pecorum isolated from cases of abortion</w:t>
+                <w:t xml:space="preserve">Combined vaccination of live 1B Chlamydophila abortus and killed phase I Coxielia burnetii vaccine does not destroy protection against chlamydiosis in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bouakane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68 (3), pp.226-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683000v1</w:t>
+                <w:t xml:space="preserve">hal-02675567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of abortion in small ruminants</w:t>
+                <w:t xml:space="preserve">Efficacy of live Chlamydophila abortus vaccine 1B in protecting mice placentas and foetuses against strains of Chlamydophila pecorum isolated from cases of abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouakane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ah El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 99 (3-4), pp.295-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2004.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671634v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined vaccination of live 1B Chlamydophila abortus and killed phase I Coxielia burnetii vaccine does not destroy protection against chlamydiosis in a mouse model</w:t>
+                <w:t xml:space="preserve">Diagnosis of abortion in small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Bouakane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 68 (3), pp.226-228</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (243), pp.24-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675567v1</w:t>
+                <w:t xml:space="preserve">hal-02671634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of vaccine strain 1B against Tunisian field strains of Chlamydophila abortus using mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bouakane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2253,243 +2253,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'une séquence répétée codante dans le gène IncA du génome de Chlamydophila pecorum</w:t>
+                <w:t xml:space="preserve">Progress in comparative genomic analysis of the chlamydiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.Housef Mohamad</w:t>
+                <w:t xml:space="preserve">P Bavoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ls Burall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gsa Myers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">5th Workshop of COST Action 855 : Pathogenesis, Epidemiology and Zoonotic Importance of animal chlamydioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pulawy, Poland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815838v1</w:t>
+                <w:t xml:space="preserve">hal-02815769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in comparative genomic analysis of the chlamydiales</w:t>
+                <w:t xml:space="preserve">Identification d'une séquence répétée codante dans le gène IncA du génome de Chlamydophila pecorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bavoil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ls Burall</w:t>
+                <w:t xml:space="preserve">K.Housef Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gsa Myers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop of COST Action 855 : Pathogenesis, Epidemiology and Zoonotic Importance of animal chlamydioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Pulawy, Poland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815769v1</w:t>
+                <w:t xml:space="preserve">hal-02815838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des techniques d'AFLP et d'IRS dans l'étude phylogénétique de souches de Chlamydophila abortus et Chlamydophila pecorum</w:t>
               </w:r>
@@ -2799,77 +2799,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'efficacité du vaccin 1B vis-à-vis des souches tunisiennes de Chlamydophila abortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bouakane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3393,140 +3393,294 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invisible shield: Sprayable supramolecular antimicrobial microscale films for preventing wound and medical device infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Hathroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlamydiose abortive en Tunisie : Tests de diagnostic, caractérisation moléculaire, phylogénétique de souches de Chlamydophila et étude de la protection du vaccin vivant 1B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours); Santé, Sciences et Technologies, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02833148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3594,51 +3748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54A5CC27"/>
+    <w:nsid w:val="86C69AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3825,51 +3979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arekiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01321334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Gresnigt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Savers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26490" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01090414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Satoh-Takayama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serafini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Renauld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2014.10.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02616460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#252;ckerl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dragavon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.09.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Dragavon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Blazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Samson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Theodorou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204516109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.11.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Burall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gsa Myers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Bavoil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00189-09" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mohamad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Myers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Bavoil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.06.031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN2JL01T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.07.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJF3VCTG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thabti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dlissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouakane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hammami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah El Idrissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2004.01.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1CFMD9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemaa Jemli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hammami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Housef Mohamad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bavoil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hammani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Saxena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtemanche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sellal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arekiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01321334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Gresnigt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Savers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26490" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02616460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#252;ckerl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dragavon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.09.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01090414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Satoh-Takayama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serafini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Renauld" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2014.10.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Dragavon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Blazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Samson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Theodorou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204516109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.11.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Burall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gsa Myers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Bavoil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00189-09" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mohamad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Myers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Bavoil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.06.031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN2JL01T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.07.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJF3VCTG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouakane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thabti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dlissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hammami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah El Idrissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2004.01.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1CFMD9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemaa Jemli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hammami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bavoil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Housef Mohamad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hammani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Saxena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtemanche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sellal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Hathroubi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Heck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>