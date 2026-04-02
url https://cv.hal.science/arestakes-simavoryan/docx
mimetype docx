--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arestakes Simavoryan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Programs officer at National Center for Strategic Security Analyses /ARVAK/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Istanbul Canal or New Bosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3905727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkey’s Military-Technical Cooperation With the Turkic Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Политика Азербайджана по взаимодействию государства и диаспоры научно-образовательная и информационная сферы</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azerbaijan’s policy concerning between the state and the Diaspora: scientific, educational and information spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5558879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիան և թյուրքալեզու երկրների սփյուռքերի համագործակցությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBUS ANALYTICAL BULLETIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայոց Մեծ Եղեռնը եւ հայ կաթողիկէները. որոշ դիտարկումներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haigazian Armenological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.573-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Եվրոպայի հայագիտական կենտրոնները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (1), pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Armenian Activities of the University «Armenological» Departments and Analitycal Centres in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental Armenology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (№ 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայկական գիտավերլուծական հանրությունն ԱՄՆ-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Գլոբուս» վերլուծական հանդես</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянские исследования в турецких мозговых центрах</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտավերլուծական ներուժի անհատական և ինստիտուցիոնալ մակարդակները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2), pp.78-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտական և փորձագիտական ներուժը. հաշվառման և կազմակերպական հարցեր</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի վերլուծական հանրույթը որպես պետության ներուժ. միջազգային փորձը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBUS ANALYTICAL BULLETIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (12), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armenological Centers in the Diaspora as Institutional Intellectual Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3884145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schools of the Armenian Catholic Community in Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (38), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի ուղեղային կենտրոնների զարգացման նախադրյալները. այժմեական խնդիրները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայության դավանանքային հատվածների համախմբման (համագործակցության) ձևերը և մեխանիզմները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«21-րդ ԴԱՐ», 3 (61), էջ 47-66</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (42), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christians in today’s Turkey (Protestants and Catholics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (5), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Կրոնական հանդուրժողականությունն արդի հասարակությունում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus: National Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological Trends in the Context of Foreign Policy of Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe&amp;Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, "Brouillard Terroriste": revue Europe&amp;Orient: Revue géopolitique de l'Institut Tchobanian, № 11, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքական վերլուծական կենտրոններ. տեսություն և արդիականություն</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus: National Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայրենիք-Սփյուռք փոխգործակցության հնարավորությունները ԵԱՏՄ շրջանակներում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Conference on «Contemporary Problems of Management» Dedicated to the 25th Anniversary of the Public Administration Academy of the Republic of Armenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Public Administration Academy of the Republic of Armenia, Oct 2019, Yerevan, Armenia. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիա-Իրան. քաղաքական և տնտեսական հարաբերություններ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE INTERNATIONAL SCIENTIFIC CONFERENCE ON «CONTEMPORARY PROBLEMS OF MANAGEMENT»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Public Administration Academy of the Republic of Armenia, 2017, Yerevan, Armenia. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forms and Mechanisms of Consolidation (Cooperation) of the Armeniancy’s Confessional Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious and Confessional Segments of Armeniancy: Challenges and Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Diaspora of Armenia,and; “Hyksos” Foundation; “Noravank” Foundation, Dec 2011, Yerevan, Armenia. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religioznaya tolerantnost' v sovremennom obshchestve. [Elektronnyy resurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Неконфликтное прочтение совместной истории – основа добрососедства»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Москва, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայրենիք-Սփյուռք համագործակցության մոդելները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gagik Harutyunyan. 2018, 978-9939-825-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Իսրայելի, Իրանի, Թուրքիայի, Ադրբեջանի քաղաքականությունը սփյուռքի նկատմամբ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Veranyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arestakes Simavoryan. 1-274, 2017, Noravank Foundation; Ministry of Diaspora, 978-9939-825-35-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Արտերկրի հայագիտական կենտրոնները. ներուժի գնահատում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Ghanalanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Eduard L. Danielyan. 2014, 978-9939-825-24-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտավերլուծական հանրությունը, կազմակերպչական խնդիրներ և համագործակցության հեռանկարներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagik Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Ghanalanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-9939-825-22-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայ կաթողիկե և ավետարանական համայնքները Թուրքիայում. ժամանակակից միտումներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Ruben Melkonyan. pp.7-157, 2012, Noravank Foundation, 978-9939-825-18-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Արևելյան Եվրոպայի հայ համայնքների խնդիրները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žamakočyan Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyan Ara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galstyan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badalyan Ēdvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arestakes Simavoryan. pp.6-183, 2011, 978-9939-825-08-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sp’yowr’qi davananqayin hatvac’neri xndirnery’ & hnaravorowt’yownnery’. (The problems of the religious sectors of the Diaspora and opportunities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arewelyan Evropayi hay hamaynk’neri xndirnerë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žamakočyan Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyan Ara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Galstyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badalyan Ēdvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Noravank</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ջավախահայության որոշ հիմնախնդիրներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Eduard L. Danielyan. pp.3-94, 2009, Noravank Foundation; Ministry of Diaspora, 978-9939-9000-6-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Main Issues of the Armenians in Javakhk: The study of the religious and information situation of the Armenians in Javakhk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի հետազոտական կենտրոնները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Տարածաշրջանի հետազոտական կենտրոնները (Վրաստան, Ադրբեջան, Թուրքիա)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-241, 2015, 978-9939-825-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ԱՄՆ-ի դիրքորուշումը թուրք–սիրիական եվ թուրք–իսրայելական հակասությունների նկատմամբ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի ՏԻՄ ընտրությունները. էրդողանի մայրամուտի սկիզբը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Ankara pushing the idea of a “two-state” model on the Palestinian case?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հետընտրական Թուրքիա. նախագահական և խորհրդարանական ընտրությունների արդյունքները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presidential Elections in Turkey-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Президентские выборы в Турции-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Թուրքական եվրասիականության» և «ռուսական եվրասիականության» գաղափարախոսությունների համեմատական վերլուծությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ադրբեջանական լոբբինգը ՌԴ-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքական եվրասիականության հարցերի շուրջ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6557964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Տարածաշրջանի ուղեղային կենտրոնները «2019 Global Go To Think Tank Index»-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թյուրքալեզու պետությունների համագործակցությունը մեդիաոլորտում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6557703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянская тематика в исследованиях аналитических центров Турции</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի կիբերանվտանգության քաղաքականությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6559021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkish hydroelectric scheme on the River Araks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянское научно-аналитическое сообщество США</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arestakes Simavoryan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Programs officer at National Center for Strategic Security Analyses /ARVAK/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Istanbul Canal or New Bosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3905727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkey’s Military-Technical Cooperation With the Turkic Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիան և թյուրքալեզու երկրների սփյուռքերի համագործակցությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBUS ANALYTICAL BULLETIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azerbaijan’s policy concerning between the state and the Diaspora: scientific, educational and information spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5558879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Политика Азербайджана по взаимодействию государства и диаспоры научно-образовательная и информационная сферы</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայոց Մեծ Եղեռնը եւ հայ կաթողիկէները. որոշ դիտարկումներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haigazian Armenological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.573-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Armenian Activities of the University «Armenological» Departments and Analitycal Centres in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental Armenology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (№ 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Եվրոպայի հայագիտական կենտրոնները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (1), pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայկական գիտավերլուծական հանրությունն ԱՄՆ-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Գլոբուս» վերլուծական հանդես</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտավերլուծական ներուժի անհատական և ինստիտուցիոնալ մակարդակները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2), pp.78-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянские исследования в турецких мозговых центрах</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի վերլուծական հանրույթը որպես պետության ներուժ. միջազգային փորձը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBUS ANALYTICAL BULLETIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (12), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտական և փորձագիտական ներուժը. հաշվառման և կազմակերպական հարցեր</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armenological Centers in the Diaspora as Institutional Intellectual Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3884145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schools of the Armenian Catholic Community in Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (38), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի ուղեղային կենտրոնների զարգացման նախադրյալները. այժմեական խնդիրները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայության դավանանքային հատվածների համախմբման (համագործակցության) ձևերը և մեխանիզմները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«21-րդ ԴԱՐ», 3 (61), էջ 47-66</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (42), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christians in today’s Turkey (Protestants and Catholics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (5), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Կրոնական հանդուրժողականությունն արդի հասարակությունում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus: National Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological Trends in the Context of Foreign Policy of Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe&amp;Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, "Brouillard Terroriste": revue Europe&amp;Orient: Revue géopolitique de l'Institut Tchobanian, № 11, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքական վերլուծական կենտրոններ. տեսություն և արդիականություն</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus: National Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայրենիք-Սփյուռք փոխգործակցության հնարավորությունները ԵԱՏՄ շրջանակներում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Conference on «Contemporary Problems of Management» Dedicated to the 25th Anniversary of the Public Administration Academy of the Republic of Armenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Public Administration Academy of the Republic of Armenia, Oct 2019, Yerevan, Armenia. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիա-Իրան. քաղաքական և տնտեսական հարաբերություններ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE INTERNATIONAL SCIENTIFIC CONFERENCE ON «CONTEMPORARY PROBLEMS OF MANAGEMENT»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Public Administration Academy of the Republic of Armenia, 2017, Yerevan, Armenia. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forms and Mechanisms of Consolidation (Cooperation) of the Armeniancy’s Confessional Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious and Confessional Segments of Armeniancy: Challenges and Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Diaspora of Armenia,and; “Hyksos” Foundation; “Noravank” Foundation, Dec 2011, Yerevan, Armenia. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religioznaya tolerantnost' v sovremennom obshchestve. [Elektronnyy resurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Неконфликтное прочтение совместной истории – основа добрососедства»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Москва, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայրենիք-Սփյուռք համագործակցության մոդելները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gagik Harutyunyan. 2018, 978-9939-825-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Իսրայելի, Իրանի, Թուրքիայի, Ադրբեջանի քաղաքականությունը սփյուռքի նկատմամբ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Veranyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arestakes Simavoryan. 1-274, 2017, Noravank Foundation; Ministry of Diaspora, 978-9939-825-35-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Արտերկրի հայագիտական կենտրոնները. ներուժի գնահատում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Ghanalanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Eduard L. Danielyan. 2014, 978-9939-825-24-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտավերլուծական հանրությունը, կազմակերպչական խնդիրներ և համագործակցության հեռանկարներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagik Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Ghanalanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-9939-825-22-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայ կաթողիկե և ավետարանական համայնքները Թուրքիայում. ժամանակակից միտումներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Ruben Melkonyan. pp.7-157, 2012, Noravank Foundation, 978-9939-825-18-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Արևելյան Եվրոպայի հայ համայնքների խնդիրները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žamakočyan Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyan Ara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galstyan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badalyan Ēdvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arestakes Simavoryan. pp.6-183, 2011, 978-9939-825-08-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sp’yowr’qi davananqayin hatvac’neri xndirnery’ & hnaravorowt’yownnery’. (The problems of the religious sectors of the Diaspora and opportunities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arewelyan Evropayi hay hamaynk’neri xndirnerë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žamakočyan Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyan Ara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Galstyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badalyan Ēdvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Noravank</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ջավախահայության որոշ հիմնախնդիրներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Eduard L. Danielyan. pp.3-94, 2009, Noravank Foundation; Ministry of Diaspora, 978-9939-9000-6-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Main Issues of the Armenians in Javakhk: The study of the religious and information situation of the Armenians in Javakhk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի հետազոտական կենտրոնները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Տարածաշրջանի հետազոտական կենտրոնները (Վրաստան, Ադրբեջան, Թուրքիա)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-241, 2015, 978-9939-825-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ԱՄՆ-ի դիրքորուշումը թուրք–սիրիական եվ թուրք–իսրայելական հակասությունների նկատմամբ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Ankara pushing the idea of a “two-state” model on the Palestinian case?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի ՏԻՄ ընտրությունները. էրդողանի մայրամուտի սկիզբը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ադրբեջանական լոբբինգը ՌԴ-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Թուրքական եվրասիականության» և «ռուսական եվրասիականության» գաղափարախոսությունների համեմատական վերլուծությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հետընտրական Թուրքիա. նախագահական և խորհրդարանական ընտրությունների արդյունքները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presidential Elections in Turkey-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Президентские выборы в Турции-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Տարածաշրջանի ուղեղային կենտրոնները «2019 Global Go To Think Tank Index»-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքական եվրասիականության հարցերի շուրջ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6557964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkish hydroelectric scheme on the River Araks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի կիբերանվտանգության քաղաքականությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6559021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянская тематика в исследованиях аналитических центров Турции</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թյուրքալեզու պետությունների համագործակցությունը մեդիաոլորտում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6557703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянское научно-аналитическое сообщество США</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628827v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arestakes Simavoryan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3905727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5558879" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahram Hovyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3884145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veranyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Ghanalanyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Harutyunyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;amako&#269;yan Anna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papyan Ara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galstyan Diana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badalyan &#274;dvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Galstyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6557964" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340030v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6557703" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6559021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628827v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arestakes Simavoryan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3905727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5558879" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahram Hovyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3884145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veranyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Ghanalanyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Harutyunyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;amako&#269;yan Anna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papyan Ara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galstyan Diana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badalyan &#274;dvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Galstyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340030v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6557964" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6559021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6557703" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>