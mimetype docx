--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arestakes Simavoryan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Programs officer at National Center for Strategic Security Analyses /ARVAK/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Istanbul Canal or New Bosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3905727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkey’s Military-Technical Cooperation With the Turkic Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիան և թյուրքալեզու երկրների սփյուռքերի համագործակցությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBUS ANALYTICAL BULLETIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azerbaijan’s policy concerning between the state and the Diaspora: scientific, educational and information spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5558879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Политика Азербайджана по взаимодействию государства и диаспоры научно-образовательная и информационная сферы</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայոց Մեծ Եղեռնը եւ հայ կաթողիկէները. որոշ դիտարկումներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haigazian Armenological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.573-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Armenian Activities of the University «Armenological» Departments and Analitycal Centres in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental Armenology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (№ 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Եվրոպայի հայագիտական կենտրոնները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (1), pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայկական գիտավերլուծական հանրությունն ԱՄՆ-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Գլոբուս» վերլուծական հանդես</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտավերլուծական ներուժի անհատական և ինստիտուցիոնալ մակարդակները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2), pp.78-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянские исследования в турецких мозговых центрах</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի վերլուծական հանրույթը որպես պետության ներուժ. միջազգային փորձը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBUS ANALYTICAL BULLETIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (12), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտական և փորձագիտական ներուժը. հաշվառման և կազմակերպական հարցեր</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armenological Centers in the Diaspora as Institutional Intellectual Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3884145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schools of the Armenian Catholic Community in Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (38), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի ուղեղային կենտրոնների զարգացման նախադրյալները. այժմեական խնդիրները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայության դավանանքային հատվածների համախմբման (համագործակցության) ձևերը և մեխանիզմները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«21-րդ ԴԱՐ», 3 (61), էջ 47-66</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (42), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christians in today’s Turkey (Protestants and Catholics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (5), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Կրոնական հանդուրժողականությունն արդի հասարակությունում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus: National Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological Trends in the Context of Foreign Policy of Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe&amp;Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, "Brouillard Terroriste": revue Europe&amp;Orient: Revue géopolitique de l'Institut Tchobanian, № 11, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքական վերլուծական կենտրոններ. տեսություն և արդիականություն</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus: National Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայրենիք-Սփյուռք փոխգործակցության հնարավորությունները ԵԱՏՄ շրջանակներում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Conference on «Contemporary Problems of Management» Dedicated to the 25th Anniversary of the Public Administration Academy of the Republic of Armenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Public Administration Academy of the Republic of Armenia, Oct 2019, Yerevan, Armenia. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիա-Իրան. քաղաքական և տնտեսական հարաբերություններ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE INTERNATIONAL SCIENTIFIC CONFERENCE ON «CONTEMPORARY PROBLEMS OF MANAGEMENT»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Public Administration Academy of the Republic of Armenia, 2017, Yerevan, Armenia. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forms and Mechanisms of Consolidation (Cooperation) of the Armeniancy’s Confessional Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious and Confessional Segments of Armeniancy: Challenges and Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Diaspora of Armenia,and; “Hyksos” Foundation; “Noravank” Foundation, Dec 2011, Yerevan, Armenia. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religioznaya tolerantnost' v sovremennom obshchestve. [Elektronnyy resurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Неконфликтное прочтение совместной истории – основа добрососедства»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Москва, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայրենիք-Սփյուռք համագործակցության մոդելները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gagik Harutyunyan. 2018, 978-9939-825-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Իսրայելի, Իրանի, Թուրքիայի, Ադրբեջանի քաղաքականությունը սփյուռքի նկատմամբ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Veranyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arestakes Simavoryan. 1-274, 2017, Noravank Foundation; Ministry of Diaspora, 978-9939-825-35-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Արտերկրի հայագիտական կենտրոնները. ներուժի գնահատում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Ghanalanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Eduard L. Danielyan. 2014, 978-9939-825-24-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտավերլուծական հանրությունը, կազմակերպչական խնդիրներ և համագործակցության հեռանկարներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagik Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Ghanalanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-9939-825-22-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայ կաթողիկե և ավետարանական համայնքները Թուրքիայում. ժամանակակից միտումներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Ruben Melkonyan. pp.7-157, 2012, Noravank Foundation, 978-9939-825-18-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Արևելյան Եվրոպայի հայ համայնքների խնդիրները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žamakočyan Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyan Ara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galstyan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badalyan Ēdvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arestakes Simavoryan. pp.6-183, 2011, 978-9939-825-08-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sp’yowr’qi davananqayin hatvac’neri xndirnery’ & hnaravorowt’yownnery’. (The problems of the religious sectors of the Diaspora and opportunities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arewelyan Evropayi hay hamaynk’neri xndirnerë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žamakočyan Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyan Ara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Galstyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badalyan Ēdvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Noravank</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ջավախահայության որոշ հիմնախնդիրներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Eduard L. Danielyan. pp.3-94, 2009, Noravank Foundation; Ministry of Diaspora, 978-9939-9000-6-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Main Issues of the Armenians in Javakhk: The study of the religious and information situation of the Armenians in Javakhk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի հետազոտական կենտրոնները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Տարածաշրջանի հետազոտական կենտրոնները (Վրաստան, Ադրբեջան, Թուրքիա)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-241, 2015, 978-9939-825-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ԱՄՆ-ի դիրքորուշումը թուրք–սիրիական եվ թուրք–իսրայելական հակասությունների նկատմամբ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Ankara pushing the idea of a “two-state” model on the Palestinian case?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի ՏԻՄ ընտրությունները. էրդողանի մայրամուտի սկիզբը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ադրբեջանական լոբբինգը ՌԴ-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Թուրքական եվրասիականության» և «ռուսական եվրասիականության» գաղափարախոսությունների համեմատական վերլուծությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հետընտրական Թուրքիա. նախագահական և խորհրդարանական ընտրությունների արդյունքները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presidential Elections in Turkey-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Президентские выборы в Турции-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Տարածաշրջանի ուղեղային կենտրոնները «2019 Global Go To Think Tank Index»-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքական եվրասիականության հարցերի շուրջ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6557964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkish hydroelectric scheme on the River Araks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի կիբերանվտանգության քաղաքականությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6559021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянская тематика в исследованиях аналитических центров Турции</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թյուրքալեզու պետությունների համագործակցությունը մեդիաոլորտում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6557703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянское научно-аналитическое сообщество США</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arestakes Simavoryan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Programs officer at National Center for Strategic Security Analyses /ARVAK/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Istanbul Canal or New Bosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3905727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkey’s Military-Technical Cooperation With the Turkic Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Политика Азербайджана по взаимодействию государства и диаспоры научно-образовательная и информационная сферы</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azerbaijan’s policy concerning between the state and the Diaspora: scientific, educational and information spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5558879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիան և թյուրքալեզու երկրների սփյուռքերի համագործակցությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBUS ANALYTICAL BULLETIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայոց Մեծ Եղեռնը եւ հայ կաթողիկէները. որոշ դիտարկումներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haigazian Armenological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.573-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Եվրոպայի հայագիտական կենտրոնները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (1), pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Armenian Activities of the University «Armenological» Departments and Analitycal Centres in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental Armenology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (№ 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայկական գիտավերլուծական հանրությունն ԱՄՆ-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Գլոբուս» վերլուծական հանդես</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянские исследования в турецких мозговых центрах</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտավերլուծական ներուժի անհատական և ինստիտուցիոնալ մակարդակները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2), pp.78-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտական և փորձագիտական ներուժը. հաշվառման և կազմակերպական հարցեր</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (2), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի վերլուծական հանրույթը որպես պետության ներուժ. միջազգային փորձը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBUS ANALYTICAL BULLETIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (12), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armenological Centers in the Diaspora as Institutional Intellectual Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3884145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schools of the Armenian Catholic Community in Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (38), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի ուղեղային կենտրոնների զարգացման նախադրյալները. այժմեական խնդիրները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայության դավանանքային հատվածների համախմբման (համագործակցության) ձևերը և մեխանիզմները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«21-րդ ԴԱՐ», 3 (61), էջ 47-66</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (42), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christians in today’s Turkey (Protestants and Catholics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Globus” analytical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (5), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Կրոնական հանդուրժողականությունն արդի հասարակությունում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus: National Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological Trends in the Context of Foreign Policy of Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe&amp;Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, "Brouillard Terroriste": revue Europe&amp;Orient: Revue géopolitique de l'Institut Tchobanian, № 11, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքական վերլուծական կենտրոններ. տեսություն և արդիականություն</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globus: National Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայրենիք-Սփյուռք փոխգործակցության հնարավորությունները ԵԱՏՄ շրջանակներում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Conference on «Contemporary Problems of Management» Dedicated to the 25th Anniversary of the Public Administration Academy of the Republic of Armenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Public Administration Academy of the Republic of Armenia, Oct 2019, Yerevan, Armenia. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիա-Իրան. քաղաքական և տնտեսական հարաբերություններ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE INTERNATIONAL SCIENTIFIC CONFERENCE ON «CONTEMPORARY PROBLEMS OF MANAGEMENT»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Public Administration Academy of the Republic of Armenia, 2017, Yerevan, Armenia. pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forms and Mechanisms of Consolidation (Cooperation) of the Armeniancy’s Confessional Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious and Confessional Segments of Armeniancy: Challenges and Possibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Diaspora of Armenia,and; “Hyksos” Foundation; “Noravank” Foundation, Dec 2011, Yerevan, Armenia. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religioznaya tolerantnost' v sovremennom obshchestve. [Elektronnyy resurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Неконфликтное прочтение совместной истории – основа добрососедства»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Москва, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայրենիք-Սփյուռք համագործակցության մոդելները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gagik Harutyunyan. 2018, 978-9939-825-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03280036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Իսրայելի, Իրանի, Թուրքիայի, Ադրբեջանի քաղաքականությունը սփյուռքի նկատմամբ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Veranyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arestakes Simavoryan. 1-274, 2017, Noravank Foundation; Ministry of Diaspora, 978-9939-825-35-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Արտերկրի հայագիտական կենտրոնները. ներուժի գնահատում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Ghanalanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Eduard L. Danielyan. 2014, 978-9939-825-24-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Սփյուռքի գիտավերլուծական հանրությունը, կազմակերպչական խնդիրներ և համագործակցության հեռանկարներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagik Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Ghanalanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-9939-825-22-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հայ կաթողիկե և ավետարանական համայնքները Թուրքիայում. ժամանակակից միտումներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Ruben Melkonyan. pp.7-157, 2012, Noravank Foundation, 978-9939-825-18-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Արևելյան Եվրոպայի հայ համայնքների խնդիրները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žamakočyan Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyan Ara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galstyan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badalyan Ēdvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arestakes Simavoryan. pp.6-183, 2011, 978-9939-825-08-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sp’yowr’qi davananqayin hatvac’neri xndirnery’ & hnaravorowt’yownnery’. (The problems of the religious sectors of the Diaspora and opportunities)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arewelyan Evropayi hay hamaynk’neri xndirnerë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žamakočyan Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyan Ara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Galstyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badalyan Ēdvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Noravank</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ջավախահայության որոշ հիմնախնդիրներ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Eduard L. Danielyan. pp.3-94, 2009, Noravank Foundation; Ministry of Diaspora, 978-9939-9000-6-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Main Issues of the Armenians in Javakhk: The study of the religious and information situation of the Armenians in Javakhk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahram Hovyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի հետազոտական կենտրոնները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Տարածաշրջանի հետազոտական կենտրոնները (Վրաստան, Ադրբեջան, Թուրքիա)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-241, 2015, 978-9939-825-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ԱՄՆ-ի դիրքորուշումը թուրք–սիրիական եվ թուրք–իսրայելական հակասությունների նկատմամբ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի ՏԻՄ ընտրությունները. էրդողանի մայրամուտի սկիզբը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Ankara pushing the idea of a “two-state” model on the Palestinian case?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Հետընտրական Թուրքիա. նախագահական և խորհրդարանական ընտրությունների արդյունքները</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presidential Elections in Turkey-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Президентские выборы в Турции-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ադրբեջանական լոբբինգը ՌԴ-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Թուրքական եվրասիականության» և «ռուսական եվրասիականության» գաղափարախոսությունների համեմատական վերլուծությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքական եվրասիականության հարցերի շուրջ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6557964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Տարածաշրջանի ուղեղային կենտրոնները «2019 Global Go To Think Tank Index»-ում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340030v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թյուրքալեզու պետությունների համագործակցությունը մեդիաոլորտում</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6557703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянская тематика в исследованиях аналитических центров Турции</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkish hydroelectric scheme on the River Araks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Թուրքիայի կիբերանվտանգության քաղաքականությունը</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6559021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Армянское научно-аналитическое сообщество США</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arestakes Simavoryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628827v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arestakes Simavoryan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3905727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5558879" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahram Hovyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3884145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veranyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Ghanalanyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Harutyunyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;amako&#269;yan Anna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papyan Ara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galstyan Diana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badalyan &#274;dvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Galstyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340030v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6557964" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6559021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6557703" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628827v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arestakes Simavoryan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3905727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5558879" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahram Hovyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3884145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veranyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Ghanalanyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagik Harutyunyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;amako&#269;yan Anna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papyan Ara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galstyan Diana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badalyan &#274;dvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Galstyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6557964" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340030v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6557703" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689136v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6559021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>